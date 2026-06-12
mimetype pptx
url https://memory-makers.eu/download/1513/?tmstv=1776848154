--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -5,203 +5,232 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId4"/>
+    <p:sldMasterId id="2147483837" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId21"/>
+    <p:notesMasterId r:id="rId30"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId22"/>
+    <p:handoutMasterId r:id="rId31"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="717" r:id="rId5"/>
     <p:sldId id="698" r:id="rId6"/>
-    <p:sldId id="722" r:id="rId7"/>
-[...8 lines deleted...]
-    <p:sldId id="731" r:id="rId16"/>
+    <p:sldId id="728" r:id="rId7"/>
+    <p:sldId id="729" r:id="rId8"/>
+    <p:sldId id="730" r:id="rId9"/>
+    <p:sldId id="737" r:id="rId10"/>
+    <p:sldId id="738" r:id="rId11"/>
+    <p:sldId id="742" r:id="rId12"/>
+    <p:sldId id="739" r:id="rId13"/>
+    <p:sldId id="740" r:id="rId14"/>
+    <p:sldId id="741" r:id="rId15"/>
+    <p:sldId id="747" r:id="rId16"/>
     <p:sldId id="732" r:id="rId17"/>
-    <p:sldId id="733" r:id="rId18"/>
-[...1 lines deleted...]
-    <p:sldId id="677" r:id="rId20"/>
+    <p:sldId id="743" r:id="rId18"/>
+    <p:sldId id="744" r:id="rId19"/>
+    <p:sldId id="745" r:id="rId20"/>
+    <p:sldId id="746" r:id="rId21"/>
+    <p:sldId id="733" r:id="rId22"/>
+    <p:sldId id="722" r:id="rId23"/>
+    <p:sldId id="736" r:id="rId24"/>
+    <p:sldId id="734" r:id="rId25"/>
+    <p:sldId id="735" r:id="rId26"/>
+    <p:sldId id="723" r:id="rId27"/>
+    <p:sldId id="724" r:id="rId28"/>
+    <p:sldId id="677" r:id="rId29"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="325892" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="651784" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="977676" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1303569" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="1629461" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="1955353" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="2281245" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="2607137" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
@@ -228,103 +257,103 @@
     <a:srgbClr val="BE65A7"/>
     <a:srgbClr val="F16924"/>
     <a:srgbClr val="00A8F6"/>
     <a:srgbClr val="000D41"/>
     <a:srgbClr val="010101"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="29193" autoAdjust="0"/>
     <p:restoredTop sz="95037"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="82" d="100"/>
           <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="48" y="312"/>
+        <p:origin x="67" y="360"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
         <p:origin x="3392" y="192"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -832,123 +861,1488 @@
     <a:lvl8pPr marL="3065994" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3503992" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="Slajd tytułowy">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="1122363"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="3602038"/>
+            <a:ext cx="9144000" cy="1655762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl wzorca podtytułu</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3978645061"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf hdr="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="Tytuł i tekst pionowy">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4115497963"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf hdr="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="Tytuł pionowy i tekst">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Vertical Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8724900" y="365125"/>
+            <a:ext cx="2628900" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="365125"/>
+            <a:ext cx="7734300" cy="5811838"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3223271792"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf hdr="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="Text 02">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8C0570-7782-7B5B-F178-51FAE93904C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="1679171"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2480"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="609593" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1219185" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828778" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2438374" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to type</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AFBC99-BD1A-BB6F-308E-DB8C90B78868}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="3156225" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="808038" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HEADING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3844388135"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" userDrawn="1">
+  <p:cSld name="Final Slide 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FBFC640-49FC-26DD-9315-7075A01213EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2899976"/>
+            <a:ext cx="12192000" cy="3035603"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 967106"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 479753"/>
+              <a:gd name="connsiteX1" fmla="*/ 967107 w 967106"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 479753"/>
+              <a:gd name="connsiteX2" fmla="*/ 967107 w 967106"/>
+              <a:gd name="connsiteY2" fmla="*/ 479754 h 479753"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 967106"/>
+              <a:gd name="connsiteY3" fmla="*/ 479754 h 479753"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="967106" h="479753">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="967107" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="967107" y="479754"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="479754"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln w="3060" cap="flat">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Picture Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84F4625A-4BA8-BA3E-087C-CD8AEDB056FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="802105" y="340963"/>
+            <a:ext cx="6265122" cy="5158391"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 7452951"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 13853751"/>
+              <a:gd name="connsiteX1" fmla="*/ 7452951 w 7452951"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 13853751"/>
+              <a:gd name="connsiteX2" fmla="*/ 7452951 w 7452951"/>
+              <a:gd name="connsiteY2" fmla="*/ 13853751 h 13853751"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 7452951"/>
+              <a:gd name="connsiteY3" fmla="*/ 13853751 h 13853751"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7452951" h="13853751">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7452951" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7452951" y="13853751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="13853751"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0" i="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Drag Your Image Here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E4FE9E7-B717-676D-8785-D2871DD26A85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7720958" y="967415"/>
+            <a:ext cx="3634678" cy="1643570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD0E8BE-FA5D-1864-7F6C-C36AF5486444}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497743" y="3701390"/>
+            <a:ext cx="2845665" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3472" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FOLLOW OUR </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99DDFBE-E029-E611-906A-EA80CC605CEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="469949" y="4483710"/>
+            <a:ext cx="2225066" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3472" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>JOURNEY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD8510F-B664-8808-D06D-7B2B5C8BFBA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809762" y="6136023"/>
+            <a:ext cx="6090405" cy="485840"/>
+            <a:chOff x="324323" y="8850516"/>
+            <a:chExt cx="5989657" cy="477803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="object 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9494A99-4475-5D39-A9B1-FCDA611AD2BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2262816" y="8910739"/>
+              <a:ext cx="4051164" cy="417580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="10153D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="10153D"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8612C988-E113-85DB-23D8-70781B2DD209}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="324323" y="8850516"/>
+              <a:ext cx="1921025" cy="427758"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="357431729"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="4124">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Cover Slide 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C47AE6D-0B04-0685-171E-D6FC31CF4038}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -1367,81 +2761,2874 @@
             <a:ext cx="2196197" cy="489032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755541045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Text/Photo Slide 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3884995921"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="475" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="7168" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Contents">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0660478A-835B-AA69-BEAA-7CA861620417}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="-1446189" y="1454956"/>
+            <a:ext cx="6857999" cy="3948093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="05203D"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E246BE9B-0F08-0141-BFBB-5CD2D858EA02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="1874430"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>01</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="144" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C54D80-1128-5642-AF19-023C1AFBB107}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="1874430"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Introduction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A3DCF8-C8C1-A54D-B2A9-2AEDD386F887}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="2336019"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>02</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDD29A6-533C-7341-8E91-02079E2FE43E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="2336019"/>
+            <a:ext cx="5715653" cy="223986"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>About us</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57CE5420-826A-4046-981E-1B3B3695529C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="2761963"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>03</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D97E9-C4D5-AC44-89B9-EABADCA7224E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="2761963"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The Project</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDA7C9E-6821-614B-B581-5907A46DAE4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="3174729"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>04</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="156" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EECCB46-72D7-5740-9CED-11684DF47D53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="3174729"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Gallery</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4AC3CD-CBEF-5E4F-B4DD-BD4814C7F019}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="21" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="3601091"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>05</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F367CBF7-CF02-8943-9062-D02DDFD8E2D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="22" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="3601091"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Our Team</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="161" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3A5A09-F937-7549-8085-E87DDB3C3436}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4853601" y="4045032"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>06</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="162" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3125800D-400A-CB4E-BB45-05A321F773EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5624699" y="4045032"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Question and Answers</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE77D08-2226-F241-BD4C-C1EE8B229A90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4853601" y="4529299"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>07</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32184336-7547-9A40-A148-9E9B78DCBBAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5624699" y="4529299"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Conclusion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04026514-11BD-62EB-44B0-149DF35E7733}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="460240" y="596921"/>
+            <a:ext cx="2211054" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>TABLE OF</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56579B41-D929-2BEC-7179-37D34888E5A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="432445" y="1379241"/>
+            <a:ext cx="2444726" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>CONTENTS</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Group 74">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955FF89E-2810-5977-3AD9-E65D5EE94D05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4782673" y="5615761"/>
+            <a:ext cx="6090405" cy="485840"/>
+            <a:chOff x="324323" y="8850516"/>
+            <a:chExt cx="5989657" cy="477803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="object 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C6C8EA1-8DEC-4834-CACB-274C971D5A3F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2262816" y="8910739"/>
+              <a:ext cx="4051164" cy="417580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="10153D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="10153D"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="77" name="Picture 76">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8DFF12-DFFD-C488-29B6-0D2AB9F66F25}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="324323" y="8850516"/>
+              <a:ext cx="1921025" cy="427758"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2047572136"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="475" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Divider 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FF6155-CBF0-F921-9CFD-DD695C8E8B5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="1770488" y="141436"/>
+            <a:ext cx="3677237" cy="7218220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="05203D"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE8E858-242F-D11E-FB53-57EC93F92AF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7030922" y="9570703"/>
+            <a:ext cx="372588" cy="363596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{9C527BFA-2C0E-4CEC-B6A5-913A56FEF4B4}" type="slidenum">
+              <a:rPr lang="fr-CA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-CA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E17F88D-FE4F-9CBD-E66E-2873D71DC074}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="639852" y="0"/>
+            <a:ext cx="4611021" cy="2513490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:glow rad="127000">
+              <a:srgbClr val="414141"/>
+            </a:glow>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="15000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>01</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="99" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D873AA30-0F78-FCB1-C916-3A3CE251F23D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6352050" y="3505573"/>
+            <a:ext cx="2053233" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DIVIDER</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="100" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{642D4D19-C142-A773-1BEE-670912DF9E19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6324256" y="4287893"/>
+            <a:ext cx="1349507" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>TITLE</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3387120164"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Divider 02">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3094033003"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Text 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="65" name="Rectangle 64">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B37B58A1-42B7-6ACA-0FD7-02504A8BFB9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-17545" y="0"/>
+            <a:ext cx="12209545" cy="2147749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1283" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE20B737-C724-BC42-9305-29BFF3FA1BB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="2361851"/>
+            <a:ext cx="10483429" cy="3933404"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2480"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="609593" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1219185" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828778" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2438374" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to type</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934E37BF-1ED2-4A1B-CDC0-59DA61126C9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="3156225" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="808038" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HEADING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978311718"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="Tytuł i zawartość">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1224260383"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf hdr="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Text/Photo 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2509D38E-D9E7-6493-0FCE-89B2D340E0E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2"/>
+            <a:ext cx="12192000" cy="2576944"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D1B318-A933-504F-B625-B0BEEAB9C2BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="2975955"/>
+            <a:ext cx="10483429" cy="3319299"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2480"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="609593" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1219185" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828778" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2438374" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to type</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0997C91-DB91-32BE-3C72-02A24E171C82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2018965"/>
+            <a:ext cx="3156225" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="808038" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HEADING</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843110718"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3423700333"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42EFB695-81D9-8012-9C3A-7D4F79272781}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -1761,806 +5948,254 @@
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>MEMORY MAKERS -</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959822147"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1672175844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 03">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1270147706"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 04">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3685506026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 05">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2728685864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Photo Slide ">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="785774958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
-[...552 lines deleted...]
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Final Slide 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978599395"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" userDrawn="1">
   <p:cSld name="Cover Slide 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0D60672-3814-FD72-E5D1-EB775BFF6165}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -2964,3485 +6599,2416 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> OUR PROJECT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111263022"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1041211823"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-[...46 lines deleted...]
-  <p:cSld name="Contents">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="Nagłówek sekcji">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
-[...7 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm rot="5400000">
-[...1 lines deleted...]
-            <a:ext cx="6857999" cy="3948093"/>
+          <a:xfrm>
+            <a:off x="831850" y="1709738"/>
+            <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
-[...9 lines deleted...]
-            </a:endParaRPr>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4838054" y="1874430"/>
-            <a:ext cx="684000" cy="223473"/>
+            <a:off x="831850" y="4589463"/>
+            <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...7 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
-[...5 lines deleted...]
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
-[...5 lines deleted...]
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
-[...5 lines deleted...]
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
-[...5 lines deleted...]
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...56 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...56 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...85 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1152 lines deleted...]
-      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2047572136"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3863609787"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...9 lines deleted...]
-  </p:extLst>
+  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Divider 01">
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="Dwa elementy zawartości">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
-[...7 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7030922" y="9570703"/>
-            <a:ext cx="372588" cy="363596"/>
+            <a:off x="838200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="fr-CA" dirty="0"/>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Text Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="639852" y="0"/>
-            <a:ext cx="4611021" cy="2513490"/>
+            <a:off x="6172200" y="1825625"/>
+            <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...6 lines deleted...]
-          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...13 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-              <a:t>01</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...10 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...62 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...10 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...62 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3387120164"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2527108788"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-  <p:cSld name="Text 01">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="Porównanie">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Rectangle 64">
-[...7 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-17545" y="0"/>
-            <a:ext cx="12209545" cy="2147749"/>
+            <a:off x="839788" y="365125"/>
+            <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...7 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...3 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931824" y="2361851"/>
-            <a:ext cx="10483429" cy="3933404"/>
+            <a:off x="839788" y="1681163"/>
+            <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...14 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="609593" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1219185" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828778" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2438374" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="578092"/>
-            <a:ext cx="3156225" cy="671785"/>
+            <a:off x="839788" y="2505075"/>
+            <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...4 lines deleted...]
-          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1681163"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr marL="808038" indent="0" algn="l">
-[...15 lines deleted...]
-              </a:defRPr>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
-[...6 lines deleted...]
-              </a:defRPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Content Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="2505075"/>
+            <a:ext cx="5183188" cy="3684588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978311718"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1082229203"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Text 02">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="Tylko tytuł">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Title 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
-[...61 lines deleted...]
-              <a:t>Click to type</a:t>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...10 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...63 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Footer Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Slide Number Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1245063116"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3025208739"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Text/Photo 01">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="Pusty">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Picture Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" sz="quarter" idx="21"/>
+            <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...9 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...11 lines deleted...]
-          <a:p>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
-[...62 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 32">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...10 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-[...63 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843110718"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="791735455"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:hf hdr="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="Zawartość z podpisem">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="875146768"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf hdr="0"/>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="Obraz z podpisem">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="457200"/>
+            <a:ext cx="3932237" cy="1600200"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Picture Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5183188" y="987425"/>
+            <a:ext cx="6172200" cy="4873625"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij ikonę, aby dodać obraz</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="839788" y="2057400"/>
+            <a:ext cx="3932237" cy="3811588"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="322751280"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgPr>
-[...7 lines deleted...]
-      </p:bgPr>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838202" y="365128"/>
+            <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować styl</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838202" y="1825625"/>
+            <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Second level</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Drugi poziom</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Third level</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Trzeci poziom</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Fourth level</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Czwarty poziom</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="pl-PL"/>
+              <a:t>Piąty poziom</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>3/20/2026</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Footer Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4038600" y="6356350"/>
+            <a:ext cx="4114800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Slide Number Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8610600" y="6356350"/>
+            <a:ext cx="2743200" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{DF28FB93-0A08-4E7D-8E63-9EFA29F1E093}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="6" name="Straight Connector 5">
+          <p:cNvPr id="7" name="Straight Connector 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE408B69-D389-CD2F-3055-DB37B7B189A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E729FC8-F94E-EF58-86B3-AA986F01A74C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701121" y="6578090"/>
             <a:ext cx="265889" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="198AB1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6">
+          <p:cNvPr id="8" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8389B47C-E53C-EE70-0EDF-BB4601FC4608}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5C3461-6702-14C8-138D-5CBA8858677B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId20"/>
+          <a:blip r:embed="rId31"/>
           <a:srcRect t="78397" r="608"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="10917797" y="5562861"/>
             <a:ext cx="1846677" cy="181503"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="430657063"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1746256855"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483694" r:id="rId1"/>
-[...16 lines deleted...]
-    <p:sldLayoutId id="2147483749" r:id="rId18"/>
+    <p:sldLayoutId id="2147483838" r:id="rId1"/>
+    <p:sldLayoutId id="2147483839" r:id="rId2"/>
+    <p:sldLayoutId id="2147483840" r:id="rId3"/>
+    <p:sldLayoutId id="2147483841" r:id="rId4"/>
+    <p:sldLayoutId id="2147483842" r:id="rId5"/>
+    <p:sldLayoutId id="2147483843" r:id="rId6"/>
+    <p:sldLayoutId id="2147483844" r:id="rId7"/>
+    <p:sldLayoutId id="2147483845" r:id="rId8"/>
+    <p:sldLayoutId id="2147483846" r:id="rId9"/>
+    <p:sldLayoutId id="2147483847" r:id="rId10"/>
+    <p:sldLayoutId id="2147483848" r:id="rId11"/>
+    <p:sldLayoutId id="2147483850" r:id="rId12"/>
+    <p:sldLayoutId id="2147483851" r:id="rId13"/>
+    <p:sldLayoutId id="2147483694" r:id="rId14"/>
+    <p:sldLayoutId id="2147483697" r:id="rId15"/>
+    <p:sldLayoutId id="2147483683" r:id="rId16"/>
+    <p:sldLayoutId id="2147483747" r:id="rId17"/>
+    <p:sldLayoutId id="2147483703" r:id="rId18"/>
+    <p:sldLayoutId id="2147483733" r:id="rId19"/>
+    <p:sldLayoutId id="2147483745" r:id="rId20"/>
+    <p:sldLayoutId id="2147483748" r:id="rId21"/>
+    <p:sldLayoutId id="2147483743" r:id="rId22"/>
+    <p:sldLayoutId id="2147483741" r:id="rId23"/>
+    <p:sldLayoutId id="2147483740" r:id="rId24"/>
+    <p:sldLayoutId id="2147483742" r:id="rId25"/>
+    <p:sldLayoutId id="2147483702" r:id="rId26"/>
+    <p:sldLayoutId id="2147483700" r:id="rId27"/>
+    <p:sldLayoutId id="2147483749" r:id="rId28"/>
+    <p:sldLayoutId id="2147483852" r:id="rId29"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="3870" kern="1200">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="011E3B"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="835822" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...89 lines deleted...]
-      <a:lvl6pPr marL="9194022" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="1000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="6580" kern="1200">
+        <a:defRPr sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="90000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="500"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="10865665" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="6580" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="12537303" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="6580" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="14208947" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="500"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="6580" kern="1200">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="1671639" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="3343281" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="5014923" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="6686564" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="8358202" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="10029841" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="11701485" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="13373124" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deepl.com/pl/translator#_ftn1" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.JPG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DB06D23-CACC-FE39-D579-D5B7408D9F82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
@@ -6454,82 +9020,115 @@
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="10344" r="10344"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F72492F-7428-EFB2-A1B6-E10AD6C78686}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5714900" y="3634739"/>
-            <a:ext cx="5509360" cy="1864615"/>
+            <a:off x="5724231" y="3487678"/>
+            <a:ext cx="5651160" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Selective Memory of the Holocaust in Polish Historical Museum</a:t>
+              <a:t> AI &amp; VISUAL DISTORTION </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7874223-7914-7BBA-68A1-EEA815BE2DE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5714900" y="4269998"/>
+            <a:ext cx="5929704" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> OF HOLOCAUST MEMORY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBD16449-BE83-4DF2-AA44-E9DF81C2EF06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="-836168" y="4411115"/>
+            <a:off x="-836169" y="4411115"/>
             <a:ext cx="3831718" cy="596287"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="20638" indent="-20638" algn="ctr" defTabSz="2073036" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="3447"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="2970213" algn="l"/>
@@ -6737,1296 +9336,2803 @@
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1431300219"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2827441054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...74 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3D0F056-EBD8-165F-FE67-A0E866DB0256}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AFA35D4-58BA-8E59-4B55-7E348EA759FB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...310 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CF8E24A-3324-C5C0-C169-D6F7E2AE3DAB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32A5B036-5AE2-FD97-3B68-E91E425705A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...15 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający Ludzka twarz, człowiek, ubrania, koszula">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38D0E620-480C-45AD-6352-368A46813A85}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49E6F728-CB47-30FD-DA7F-4F7C5E75BDCE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5131032" y="4654527"/>
-[...30 lines deleted...]
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="0" y="68460"/>
+            <a:ext cx="11658600" cy="6789539"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3185226176"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="327372939"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...210 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10179C25-3804-5FB7-66FF-8572867AF987}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2866FD4-DDBD-5002-61BA-DF65AF3A3009}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931824" y="1623527"/>
-            <a:ext cx="10483429" cy="4923655"/>
+            <a:off x="0" y="0"/>
+            <a:ext cx="11415253" cy="6295255"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...271 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F45E292-22D1-ABC6-C8DB-11168EA93A7A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D198DF9A-78A2-B5A0-CAAB-E9CA48704414}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...6 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający osoba, ubrania, skrzypek, Skrzypce&#10;&#10;Zawartość wygenerowana przez AI może być niepoprawna.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DAB6EE2-87A5-7375-925B-C5334E12B858}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F5737D5-34E1-E1B4-B349-B3DDECE4812B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9047406" y="5622282"/>
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="1" y="0"/>
+            <a:ext cx="11614068" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2243304886"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3569271665"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE415D1-76C0-B5C3-C4A9-7F2F81225B4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{047F6DAF-810D-1875-1647-48525E90DCED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, zrzut ekranu, ubrania, osoba">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DD3F776-AF50-0A5D-C136-04E662EDA969}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-42860" y="0"/>
+            <a:ext cx="11716304" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="96787334"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C95B04-7BD6-24A5-A2D7-3E0F979CDF59}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1324608"/>
+            <a:ext cx="10958053" cy="4616084"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Fabrication of scenes involves the creation of images depicting events or situations that never actually occurred. Using archival photographs as visual references, new scenes can be generated that appear historically authentic but have no basis in historical evidence. Such fabrications blur the boundary between documentation and imagination.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Narrative confabulation occurs when fictional or inaccurate stories are attached to images. Photographs may be accompanied by invented biographies, incorrect identifications, or misleading historical explanations. As a result, the meaning of the image becomes shaped by false narrative frameworks rather than verified historical knowledge.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A603643E-CA7C-B071-62CC-165BC39B8586}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="335496"/>
+            <a:ext cx="10483429" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Fabrication</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> of Scenes/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Narrative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Confabulation</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4293203495"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BEFC1333-6657-EE81-7F86-A77E6D4CB27E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CADCCE92-A6AF-0AA6-552E-321BB0C75552}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, zrzut ekranu, osoba, na wolnym powietrzu">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0889827D-4DEF-193A-5605-69390C214634}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="11517085" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2386080983"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C203A9E-C22C-1F55-5431-D55D18082B25}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6324DC4-B120-1370-B736-C777B859AF58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, plakat, człowiek, zrzut ekranu">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26ECF9B-D80F-9543-CDB6-B19FC1A7A4AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="0"/>
+            <a:ext cx="11625944" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2194570799"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21264172-65B1-C24C-FC88-ED8A5121FD52}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2900641B-D35C-4792-D9BF-57113A811C6B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obraz 6" descr="Obraz zawierający tekst, plakat, ubrania, koń&#10;&#10;Zawartość wygenerowana przez AI może być niepoprawna.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BDE150-B0A3-EBBF-A0C2-FA7B203967CD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="11602192" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4116798270"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBED2377-ACD1-AC52-B76D-B0C15C61D212}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF0F6C56-3C1F-0E83-4B3B-42D2D1D83DD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, zrzut ekranu, plakat, w pomieszczeniu&#10;&#10;Zawartość wygenerowana przez AI może być niepoprawna.">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84DE0C4E-EAF4-0178-DF78-D28FB50ED471}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1004622886"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{907C9D50-6DBE-92BC-E39F-631603262F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="251927" y="1249876"/>
+            <a:ext cx="4945224" cy="5608123"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Contextual distortion happens when authentic photographs are presented with incorrect or misleading contextual information. Even when the image itself is genuine, changing the caption, date, location, or historical background can fundamentally alter its interpretation and significance.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09733DF6-DC56-A182-A57A-8F9A2E929774}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="326165"/>
+            <a:ext cx="11423264" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Contextual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Distortion</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, człowiek, ubrania, mikrofon">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{840F0F59-1A84-844C-3C03-46CAFF318DEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5475515" y="1249875"/>
+            <a:ext cx="5939738" cy="5608123"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="887561434"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A0D2299-5853-7E4F-408A-A5F703AADE41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438540" y="1249877"/>
+            <a:ext cx="10976714" cy="5045378"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>Ideological Manipulation</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Images may be distorted in order to support a specific ideological or political agenda. Manipulated photographs can be used to reinforce propaganda, promote denialist narratives, or reshape historical responsibility. In this case the distortion serves a strategic narrative goal.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buAutoNum type="arabicPeriod" startAt="2"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+              <a:t>Emotional Instrumentali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" sz="2000" b="1" dirty="0"/>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+              <a:t>ation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Some distortions aim to intensify emotional reactions in the audience. Images may be altered to provoke stronger empathy, shock, or outrage, often in order to mobilize public opinion or attract attention. The ethical problem arises when emotional impact becomes more important than historical accuracy.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t>3.  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+              <a:t>Creative </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Speculative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0" err="1"/>
+              <a:t>Experimentation</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Some distortions aim to intensify emotional reactions in the audience. Images may be altered to provoke stronger empathy, shock, or outrage, often in order to mobilize public opinion or attract attention. The ethical problem arises when emotional impact becomes more important than historical accuracy</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25D45ACA-C173-8529-00C4-8D6CF5D652DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="372819"/>
+            <a:ext cx="11318268" cy="877058"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>ntentions of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>istortion</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3248250556"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578093"/>
+            <a:ext cx="11158093" cy="494927"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Bartosz Kwieciński (JU)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Graphic 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CE3AA2-8D55-EE69-6A02-876ED65CAD9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="5972197" flipH="1">
+            <a:off x="10230734" y="6544231"/>
+            <a:ext cx="1988628" cy="1318666"/>
+            <a:chOff x="5072479" y="4905026"/>
+            <a:chExt cx="803439" cy="532763"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Freeform 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7C661EE-9A5D-8455-2A90-842F0CB55D81}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5072479" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540356 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B196BD53-C8B6-BC6B-E50F-8E63DFC157BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5160355" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540356 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Freeform 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B37DDB13-EA40-F1E4-F2A2-F7470E0389B9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5248231" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540357 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D217EE5B-DC95-92D8-0138-FF7B2389170D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5335562" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540357 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3E87B6-8A4C-474E-244C-6EEE410ED61A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9471971" y="-522323"/>
+            <a:ext cx="1044645" cy="1044645"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98">
+              <a:alpha val="75969"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Obraz 10" descr="Obraz zawierający tekst, zrzut ekranu, plakat, w pomieszczeniu">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10D68FA1-8DEC-243B-5088-17C962DD726B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2002971"/>
+            <a:ext cx="11150082" cy="4752953"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090102379"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DC95C20-BD63-EAB2-93D8-A9E45A35D8EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="391886" y="1729053"/>
+            <a:ext cx="11023367" cy="5060725"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>In the digital environment, shocking or dramatic images circulate more widely. Distortions may therefore be produced to increase visibility, engagement, or virality in media and social platforms. The primary motivation is not ideological but the pursuit of attention</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Images related to the Holocaust may be manipulated for commercial purposes, such as marketing, entertainment, or visual media production. Here historical material becomes a resource used to generate profit, sometimes at the cost of historical integrity and ethical responsibility</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="ü"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FF24581-B5AE-DDA8-1B82-D80142ED59BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="413455"/>
+            <a:ext cx="11415253" cy="995467"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Commercial </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Exploitation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Sensationalism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Attention</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Economy</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1966687190"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D80F2EAE-2A6D-F3DA-25D8-5FD46D27C24C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="418558" y="1305861"/>
+            <a:ext cx="11004706" cy="5045378"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>an international network of spammers creates fake Holocaust images using AI and posts them on social media. The content generates high engagement and revenue through Facebook’s monetization programs.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="§"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>BBC investigations linked many accounts to creators in Pakistan, with similar activity in India, Thailand, Nigeria, and Vietnam.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Some pages reached hundreds of millions of views, earning creators thousands of dollars per month.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DDE651D-54F8-4F54-58C7-B97D669A4E85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="410141"/>
+            <a:ext cx="11423264" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Case/BBC </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Investigation</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1064353037"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB27B2E7-A9C8-D296-597A-8CC188293CC3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="466532" y="1726162"/>
+            <a:ext cx="10948722" cy="4858341"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Epistemic – erosion of visual evidence</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Ethical – trivialization of suffering</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Mnemonic – transformation of collective memory</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Contextual – distortion of historical meaning</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="+mj-lt"/>
+              <a:buAutoNum type="arabicPeriod"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Political – instrumentalization and denial</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4EC78D-1F53-DC9A-870E-E00E2361BF8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="391480"/>
+            <a:ext cx="11423264" cy="1008112"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Five Key Risks of AI-Generated or Manipulated Holocaust Imagery</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3389132225"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="174172" y="1034144"/>
+            <a:ext cx="11364685" cy="5823856"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C94864-AFCE-BC7C-80F2-E5C2F805344A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1" y="279710"/>
+            <a:ext cx="12017829" cy="754434"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Possible</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Countermeasures</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="pole tekstowe 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FF7D69A-E118-3ED3-F07A-CBB2EE72A59C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="438539" y="1416699"/>
+            <a:ext cx="10898155" cy="2862322"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Archival Verification – systematic verification of images using trusted archives and historical sources.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Clear Labeling – explicit labeling of AI-generated or manipulated images.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Context Preservation – maintaining accurate captions, dates, locations, and historical explanations.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Digital Literacy – educating audiences to recognize manipulation and synthetic imagery.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ethical Guidelines – establishing standards for the use of Holocaust imagery in research, media, and education.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="457200" indent="-457200" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Institutional Responsibility – active involvement of museums, archives, and research institutions in monitoring and correcting distortions.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510239EE-90D3-53F4-8323-58F7BF96514E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC57EA2-7894-8D09-A53B-100AD20DF02C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="363445"/>
+            <a:ext cx="11633954" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Concluding</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Reflection</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="pole tekstowe 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EA5D7C6-440F-08C1-0DC8-55F7C328D145}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="401216" y="1380505"/>
+            <a:ext cx="11014037" cy="4370427"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Holocaust has always been exposed to denial, distortion, and ideological exploitation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Photographs that once served as historical evidence have repeatedly been manipulated or misused.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Today, generative technologies introduce a new scale of visual fabrication.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Synthetic images can spread through digital networks with the speed of a virus.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="en-US" sz="2000" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If the boundary between documentation and fabrication collapses, collective memory risks turning into fantasy, confabulation, and a warning that gradually loses its meaning. The danger lies not only in false images, but in the overwhelming proliferation of images that may gradually erode the authority of authentic testimony</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" b="1" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3707243191"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="154" name="Picture Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984E6049-DDBF-6024-E18B-7A085C4E6205}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="18887" t="-306" r="143" b="306"/>
+          <a:srcRect l="9505" r="9505"/>
           <a:stretch/>
         </p:blipFill>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762C3ACE-FEFE-C4A1-73E7-A06621EAB290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497744" y="3701390"/>
+            <a:ext cx="2197272" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>THANK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD546FF4-8F35-7682-56FB-F00558D312AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63"/>
@@ -11884,2214 +15990,1188 @@
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291396894"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-[...457 lines deleted...]
-
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...201 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D746F49E-DDD8-3C35-8D8A-86F0F35218C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58255C7-437E-9A22-BE93-FE855E6530CB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="335902" y="1893776"/>
-            <a:ext cx="11200649" cy="4616084"/>
+            <a:off x="544286" y="1296530"/>
+            <a:ext cx="11103428" cy="5045378"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0"/>
+              <a:t>Creating fake, AI-generated images of Auschwitz and other camps is a dangerous act of distortion. Social platforms - especially Facebook - are directly responsible for enabling and amplifying their spread. This matters because such content does not merely falsify history; it actively harasses the memory of the victims.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2000" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1" dirty="0"/>
+              <a:t>Photography has always carried an implicit social contract: when we look at a photograph, we trust that a photographer stood in a real place, at a real moment, and preserved a fragment of reality. This trust is foundational to historical documentation. Camp photographs from Auschwitz are not illustrations; they are evidence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0"/>
+              <a:t>…</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" sz="2000" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0"/>
+              <a:t>MEMORIAL AND MUSEUM</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0"/>
+              <a:t>AUSCHWITZ-BIRKENAU</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0"/>
+              <a:t>FORMER GERMAN NAZI</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" i="1" dirty="0"/>
+              <a:t>CONCENTRATION AND EXTERMINATION CAMP</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" i="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A9FE35-8C95-669F-6527-07A21816851C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E85E83F-0701-4392-2BA3-80F92D8B01D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8012" y="578092"/>
-            <a:ext cx="7082579" cy="829603"/>
+            <a:off x="0" y="291751"/>
+            <a:ext cx="3824231" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-IE" dirty="0"/>
-              <a:t>I</a:t>
-[...12 lines deleted...]
-            </a:r>
+              <a:t>Remember</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...530 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3127547159"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2367300795"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F803A91B-0F32-3E38-FD39-641C5F4AC5FE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D7E107-872C-169A-4B3D-13502D53BA7A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="144625" y="690254"/>
+            <a:ext cx="4865914" cy="5477492"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
-[...7 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Perpetrator’s Perspective – many photographs were taken by perpetrators (SS, German soldiers).</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Historical Evidence – photographs function as documentary proof of events and places.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Visual Testimony – images bear witness to violence and suffering.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Violence of the Camera – as Susan Sontag noted, photographing can resemble an act of aggression.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Rare Victim Image</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t>s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> – clandestine photographs taken by Sonderkommando in Auschwitz II-Birkenau</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1"/>
+              <a:t>eg</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t>.)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Fragmentary Archive – the visual record of the Holocaust is limited and incomplete.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFD6C2B-48F6-4BDE-B0E2-9D68758FC93D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{375F125A-F011-360A-2911-5EE4516952E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8013" y="578092"/>
-            <a:ext cx="6950233" cy="925855"/>
+            <a:off x="1" y="298581"/>
+            <a:ext cx="11423264" cy="1119248"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-IE" dirty="0"/>
-              <a:t>N</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Holocaust Photography as an Ethical Challenge</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="pl-PL" dirty="0"/>
-              <a:t>ational </a:t>
-[...67 lines deleted...]
-            </a:r>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Uniqueness of Holocaust Photography</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="7" name="Obraz 6" descr="Obraz zawierający na wolnym powietrzu, Czarno-biała fotografia, drzewo, czarne i białe">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BDC7B4E-4CF6-C8E3-C1CB-BA9D1E1D28A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0809F1-9D67-A5BE-F624-44858655CFF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1114715" y="6279908"/>
-[...30 lines deleted...]
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="5215812" y="1562956"/>
+            <a:ext cx="6207453" cy="4803655"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015070320"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="342493745"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60AFE6AB-C59C-D550-ED63-8FFCE377CE7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="349145" y="1487807"/>
+            <a:ext cx="11066108" cy="4947407"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
-[...8 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Aesthetic distortion occurs when documentary photographs of the Holocaust are altered to appear visually attractive or stylistically refined. Processes such as colorization, cinematic lighting, or artistic enhancement may transform images of historical testimony into aesthetically pleasing objects. This risks weakening their documentary and evidentiary character</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Emotional amplification refers to the manipulation of images in order to intensify their emotional impact. Visual elements may be exaggerated or added to provoke stronger reactions such as pity, horror, or empathy. While such modifications may increase engagement, they can also distort the historical reality represented in the original photograph.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C94864-AFCE-BC7C-80F2-E5C2F805344A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC94F317-655C-BC2F-4A8F-79A0729A5B4F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="562745"/>
-            <a:ext cx="6906126" cy="1043765"/>
+            <a:off x="1" y="262979"/>
+            <a:ext cx="11415252" cy="968661"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Mausoleum of Polish Village Martyrdom</a:t>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Forms</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Distortion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Aesthetic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Distortion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Emotional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Amplification</a:t>
             </a:r>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...110 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="912401629"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...74 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510239EE-90D3-53F4-8323-58F7BF96514E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB3E423-1542-800E-FEDF-B5815EA9106A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="87086" y="76200"/>
+            <a:ext cx="12104914" cy="6781800"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
-          <a:p>
-[...9 lines deleted...]
-          </a:p>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC57EA2-7894-8D09-A53B-100AD20DF02C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FBF3DBE-E901-F9E7-E707-66D7CDEB6122}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pl-PL"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Obraz 4">
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, ubrania, osoba, Ludzka twarz&#10;&#10;Zawartość wygenerowana przez AI może być niepoprawna.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FD18FC2-5B1C-B02F-011E-30848A21E88B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4197A31-A5BC-E4D5-8D42-3C5F108A020E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4114800" y="230117"/>
-            <a:ext cx="4312799" cy="6397765"/>
+            <a:off x="0" y="-24642"/>
+            <a:ext cx="11447813" cy="6882642"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3707243191"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3721875804"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70F8116C-AF18-38F8-CE34-132E41C2FC54}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="12192000" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F293B19-A3C8-FB78-E664-F5BFC7CE0FD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Obraz 2">
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający meble, Ludzka twarz, ubrania, krzesło&#10;&#10;Zawartość wygenerowana przez AI może być niepoprawna.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCFCE109-899C-C98B-6FB5-0B0A5E3B65B1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B88F356-4B17-4DC1-953F-7124D89D8810}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="673110" y="0"/>
-            <a:ext cx="10845779" cy="6858000"/>
+            <a:off x="-8011" y="0"/>
+            <a:ext cx="11622079" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1649801913"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2357995046"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B1E098E-8D20-31A1-A33B-4261866BA93B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7C641B0-A5CD-2BCE-7BB2-17608B2F0F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający ubrania, obuwie, na wolnym powietrzu, tekst">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42DA7A03-C0F0-34A2-C459-AA5E07CEDF8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="11780322" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="712020990"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2E906A0-8E10-DFB3-BB48-6BC06F1FD569}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="130630" y="166254"/>
+            <a:ext cx="11412186" cy="6691745"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{901BED21-102C-928F-15B3-A3675C3AC37C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, Ludzka twarz, człowiek, zrzut ekranu">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B250989-8473-20DC-097E-31AAB74E274C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="11558771" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="591851490"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Red Violet">
+    <a:clrScheme name="Motyw pakietu Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="454551"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="D8D9DC"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="E32D91"/>
+        <a:srgbClr val="196B24"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C830CC"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="4EA6DC"/>
+        <a:srgbClr val="156082"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="4775E7"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="8971E1"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="D54773"/>
+        <a:srgbClr val="E97132"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="6B9F25"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="8C8C8C"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Century Schoolbook">
+    <a:fontScheme name="Motyw pakietu Office">
       <a:majorFont>
-        <a:latin typeface="Century Schoolbook" panose="02040604050505020304"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="华文楷体"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="KodchiangUPC"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Schoolbook" panose="02040604050505020304"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="KodchiangUPC"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office Theme">
+    <a:fmtScheme name="Motyw pakietu Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -14106,65 +17186,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -14185,55 +17265,75 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Magazine Layout 01 - AE_CA_v4" id="{F9D5F4D5-9454-45C5-AFC0-38A7887A0E87}" vid="{A7535069-094F-4B33-8094-ED35EDC7CF54}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{97E0A228-C590-4D20-B05F-A6BF04A05448}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -14798,50 +17898,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaServiceKeyPoints xmlns="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="206b9469efed5238e3299da57cdc015e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="876de33e-aaa5-4507-9b92-b84e676ded0d" xmlns:ns3="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="281ed500249cd3fe925a7af84a8b56c4" ns2:_="" ns3:_="">
     <xsd:import namespace="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
     <xsd:import namespace="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -15020,146 +18128,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F83B94A-925B-4414-927F-DFD616E23C34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
     <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Magazine layout</Template>
+  <Template>Gallery</Template>
   <TotalTime></TotalTime>
-  <Words>630</Words>
+  <Words>1077</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>37</Paragraphs>
-  <Slides>16</Slides>
+  <Paragraphs>85</Paragraphs>
+  <Slides>25</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>25</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Aptos Display</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Century</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>