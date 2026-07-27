--- v1 (2026-06-12)
+++ v2 (2026-07-27)
@@ -3,246 +3,224 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483837" r:id="rId4"/>
+    <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId30"/>
+    <p:notesMasterId r:id="rId19"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId31"/>
+    <p:handoutMasterId r:id="rId20"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="717" r:id="rId5"/>
-    <p:sldId id="698" r:id="rId6"/>
-[...9 lines deleted...]
-    <p:sldId id="747" r:id="rId16"/>
+    <p:sldId id="733" r:id="rId6"/>
+    <p:sldId id="698" r:id="rId7"/>
+    <p:sldId id="722" r:id="rId8"/>
+    <p:sldId id="723" r:id="rId9"/>
+    <p:sldId id="725" r:id="rId10"/>
+    <p:sldId id="726" r:id="rId11"/>
+    <p:sldId id="727" r:id="rId12"/>
+    <p:sldId id="728" r:id="rId13"/>
+    <p:sldId id="730" r:id="rId14"/>
+    <p:sldId id="729" r:id="rId15"/>
+    <p:sldId id="731" r:id="rId16"/>
     <p:sldId id="732" r:id="rId17"/>
-    <p:sldId id="743" r:id="rId18"/>
-[...10 lines deleted...]
-    <p:sldId id="677" r:id="rId29"/>
+    <p:sldId id="677" r:id="rId18"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl1pPr marL="0" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl2pPr marL="325892" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl3pPr marL="651784" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl4pPr marL="977676" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl5pPr marL="1303569" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl6pPr marL="1629461" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl7pPr marL="1955353" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl8pPr marL="2281245" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1800" kern="1200">
+    <a:lvl9pPr marL="2607137" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="2160">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="3840">
+          <p15:clr>
+            <a:srgbClr val="A4A3A4"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
@@ -269,91 +247,94 @@
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="29193" autoAdjust="0"/>
     <p:restoredTop sz="95037"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="82" d="100"/>
           <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="67" y="360"/>
+        <p:origin x="48" y="312"/>
       </p:cViewPr>
-      <p:guideLst/>
+      <p:guideLst>
+        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="3840"/>
+      </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
         <p:origin x="3392" y="192"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -410,50 +391,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FF378577-8B88-EE4C-8516-6703E5E700B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>3/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{294DC253-90BB-9447-B456-77404052F1D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
@@ -488,50 +470,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{ED09957D-E1A3-9D46-BB8D-8C509470EB58}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528926450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -592,50 +575,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69E1DF58-7EE3-C448-983E-EBFA8BC3FAB5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>3/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -750,50 +734,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4F75372A-F483-BF4C-A311-87AB670BD6E8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1810596504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -861,1487 +846,122 @@
     <a:lvl8pPr marL="3065994" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3503992" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
-[...38 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-[...1319 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Cover Slide 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Freeform 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C47AE6D-0B04-0685-171E-D6FC31CF4038}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -2761,2874 +1381,81 @@
             <a:ext cx="2196197" cy="489032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755541045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
-[...2792 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3423700333"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42EFB695-81D9-8012-9C3A-7D4F79272781}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5948,254 +1775,806 @@
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t>MEMORY MAKERS -</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959822147"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1672175844"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 03">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1270147706"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 04">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3685506026"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 05">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2728685864"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Photo Slide ">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="785774958"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Final Slide 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Freeform 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FBFC640-49FC-26DD-9315-7075A01213EF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2899976"/>
+            <a:ext cx="12192000" cy="3035603"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 967106"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 479753"/>
+              <a:gd name="connsiteX1" fmla="*/ 967107 w 967106"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 479753"/>
+              <a:gd name="connsiteX2" fmla="*/ 967107 w 967106"/>
+              <a:gd name="connsiteY2" fmla="*/ 479754 h 479753"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 967106"/>
+              <a:gd name="connsiteY3" fmla="*/ 479754 h 479753"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="967106" h="479753">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="967107" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="967107" y="479754"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="479754"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln w="3060" cap="flat">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+            <a:miter/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Picture Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84F4625A-4BA8-BA3E-087C-CD8AEDB056FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="802105" y="340963"/>
+            <a:ext cx="6265122" cy="5158391"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst>
+              <a:gd name="connsiteX0" fmla="*/ 0 w 7452951"/>
+              <a:gd name="connsiteY0" fmla="*/ 0 h 13853751"/>
+              <a:gd name="connsiteX1" fmla="*/ 7452951 w 7452951"/>
+              <a:gd name="connsiteY1" fmla="*/ 0 h 13853751"/>
+              <a:gd name="connsiteX2" fmla="*/ 7452951 w 7452951"/>
+              <a:gd name="connsiteY2" fmla="*/ 13853751 h 13853751"/>
+              <a:gd name="connsiteX3" fmla="*/ 0 w 7452951"/>
+              <a:gd name="connsiteY3" fmla="*/ 13853751 h 13853751"/>
+            </a:gdLst>
+            <a:ahLst/>
+            <a:cxnLst>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX0" y="connsiteY0"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX1" y="connsiteY1"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX2" y="connsiteY2"/>
+              </a:cxn>
+              <a:cxn ang="0">
+                <a:pos x="connsiteX3" y="connsiteY3"/>
+              </a:cxn>
+            </a:cxnLst>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="7452951" h="13853751">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="7452951" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="7452951" y="13853751"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="13853751"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="75000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:defRPr sz="1600" b="0" i="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Drag Your Image Here</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E4FE9E7-B717-676D-8785-D2871DD26A85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7720958" y="967415"/>
+            <a:ext cx="3634678" cy="1643570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD0E8BE-FA5D-1864-7F6C-C36AF5486444}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="497743" y="3701390"/>
+            <a:ext cx="2845665" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3472" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>FOLLOW OUR </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99DDFBE-E029-E611-906A-EA80CC605CEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="469949" y="4483710"/>
+            <a:ext cx="2225066" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3472" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>JOURNEY</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD8510F-B664-8808-D06D-7B2B5C8BFBA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809762" y="6136023"/>
+            <a:ext cx="6090405" cy="485840"/>
+            <a:chOff x="324323" y="8850516"/>
+            <a:chExt cx="5989657" cy="477803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="object 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9494A99-4475-5D39-A9B1-FCDA611AD2BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2262816" y="8910739"/>
+              <a:ext cx="4051164" cy="417580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="10153D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="10153D"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Picture 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8612C988-E113-85DB-23D8-70781B2DD209}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId3"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="324323" y="8850516"/>
+              <a:ext cx="1921025" cy="427758"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="571670456"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Final Slide 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978599395"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Cover Slide 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Freeform 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0D60672-3814-FD72-E5D1-EB775BFF6165}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -6599,2411 +2978,3458 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
               <a:t> OUR PROJECT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1041211823"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111263022"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Nagłówek sekcji">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Text/Photo Slide 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3884995921"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="475" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="7168" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Contents">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0660478A-835B-AA69-BEAA-7CA861620417}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="-1446189" y="1454956"/>
+            <a:ext cx="6857999" cy="3948093"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="05203D"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E246BE9B-0F08-0141-BFBB-5CD2D858EA02}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-            <a:ext cx="10515600" cy="2852737"/>
+            <a:off x="4838054" y="1874430"/>
+            <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="6000"/>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować styl</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>01</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="144" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C54D80-1128-5642-AF19-023C1AFBB107}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="4589463"/>
-            <a:ext cx="10515600" cy="1500187"/>
+            <a:off x="5609152" y="1874430"/>
+            <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...6 lines deleted...]
-                </a:solidFill>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...38 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Introduction</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A3DCF8-C8C1-A54D-B2A9-2AEDD386F887}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="2336019"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>02</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="146" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDD29A6-533C-7341-8E91-02079E2FE43E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="2336019"/>
+            <a:ext cx="5715653" cy="223986"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>About us</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57CE5420-826A-4046-981E-1B3B3695529C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="2761963"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>03</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D97E9-C4D5-AC44-89B9-EABADCA7224E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="2761963"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The Project</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDA7C9E-6821-614B-B581-5907A46DAE4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="3174729"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>04</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="156" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EECCB46-72D7-5740-9CED-11684DF47D53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="3174729"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Gallery</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4AC3CD-CBEF-5E4F-B4DD-BD4814C7F019}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="21" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4838054" y="3601091"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>05</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="159" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F367CBF7-CF02-8943-9062-D02DDFD8E2D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="22" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5609152" y="3601091"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Our Team</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="161" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3A5A09-F937-7549-8085-E87DDB3C3436}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4853601" y="4045032"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>06</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="162" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3125800D-400A-CB4E-BB45-05A321F773EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5624699" y="4045032"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Question and Answers</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE77D08-2226-F241-BD4C-C1EE8B229A90}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4853601" y="4529299"/>
+            <a:ext cx="684000" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="3200" b="1" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="EF4870"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>07</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32184336-7547-9A40-A148-9E9B78DCBBAF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5624699" y="4529299"/>
+            <a:ext cx="5715653" cy="223473"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="621906" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1243813" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1865719" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2487628" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5266">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Conclusion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04026514-11BD-62EB-44B0-149DF35E7733}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="460240" y="596921"/>
+            <a:ext cx="2211054" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>TABLE OF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Date Placeholder 3"/>
+          <p:cNvPr id="6" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56579B41-D929-2BEC-7179-37D34888E5A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="432445" y="1379241"/>
+            <a:ext cx="2444726" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
-            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>CONTENTS</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...41 lines deleted...]
-      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Group 74">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955FF89E-2810-5977-3AD9-E65D5EE94D05}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4782673" y="5615761"/>
+            <a:ext cx="6090405" cy="485840"/>
+            <a:chOff x="324323" y="8850516"/>
+            <a:chExt cx="5989657" cy="477803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="object 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C6C8EA1-8DEC-4834-CACB-274C971D5A3F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2262816" y="8910739"/>
+              <a:ext cx="4051164" cy="417580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="800" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="10153D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                  <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                </a:rPr>
+                <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
+              </a:r>
+            </a:p>
+            <a:p>
+              <a:pPr algn="just">
+                <a:lnSpc>
+                  <a:spcPts val="800"/>
+                </a:lnSpc>
+              </a:pPr>
+              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="10153D"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="77" name="Picture 76">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8DFF12-DFFD-C488-29B6-0D2AB9F66F25}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="324323" y="8850516"/>
+              <a:ext cx="1921025" cy="427758"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3863609787"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2047572136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf hdr="0"/>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="475" userDrawn="1">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Dwa elementy zawartości">
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Divider 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6FF6155-CBF0-F921-9CFD-DD695C8E8B5D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000">
+            <a:off x="1770488" y="141436"/>
+            <a:ext cx="3677237" cy="7218220"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="05203D"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Slide Number Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE8E858-242F-D11E-FB53-57EC93F92AF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7030922" y="9570703"/>
+            <a:ext cx="372588" cy="363596"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
+            <a:fld id="{9C527BFA-2C0E-4CEC-B6A5-913A56FEF4B4}" type="slidenum">
+              <a:rPr lang="fr-CA" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="fr-CA" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="98" name="Text Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E17F88D-FE4F-9CBD-E66E-2873D71DC074}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="639852" y="0"/>
+            <a:ext cx="4611021" cy="2513490"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:glow rad="127000">
+              <a:srgbClr val="414141"/>
+            </a:glow>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:buNone/>
+              <a:defRPr sz="15000" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować styl</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>01</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="99" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D873AA30-0F78-FCB1-C916-3A3CE251F23D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="6352050" y="3505573"/>
+            <a:ext cx="2053233" cy="671785"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>DIVIDER</a:t>
             </a:r>
-          </a:p>
-[...27 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
+          <p:cNvPr id="100" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{642D4D19-C142-A773-1BEE-670912DF9E19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
+            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="6324256" y="4287893"/>
+            <a:ext cx="1349507" cy="671785"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>TITLE</a:t>
             </a:r>
-          </a:p>
-[...94 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2527108788"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3387120164"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Porównanie">
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Divider 02">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3094033003"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Text 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="65" name="Rectangle 64">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B37B58A1-42B7-6ACA-0FD7-02504A8BFB9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-17545" y="0"/>
+            <a:ext cx="12209545" cy="2147749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="1283" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE20B737-C724-BC42-9305-29BFF3FA1BB8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="365125"/>
-            <a:ext cx="10515600" cy="1325563"/>
+            <a:off x="931824" y="2361851"/>
+            <a:ext cx="10483429" cy="3933404"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2480"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="609593" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1219185" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828778" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2438374" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować styl</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to type</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
+          <p:cNvPr id="125" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934E37BF-1ED2-4A1B-CDC0-59DA61126C9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
-            <a:ext cx="5157787" cy="823912"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+            <a:lvl1pPr marL="808038" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="1"/>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...14 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HEADING</a:t>
             </a:r>
-          </a:p>
-[...244 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1082229203"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978311718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Tylko tytuł">
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Text 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="15" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D8C0570-7782-7B5B-F178-51FAE93904C9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="1679171"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2480"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="609593" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1219185" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828778" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2438374" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować styl</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to type</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvPr id="2" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AFBC99-BD1A-BB6F-308E-DB8C90B78868}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="3156225" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-          <a:lstStyle/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="808038" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
           <a:p>
-            <a:fld id="{8E36636D-D922-432D-A958-524484B5923D}" type="datetimeFigureOut">
-[...47 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HEADING</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3025208739"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1245063116"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Pusty">
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Text/Photo 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Date Placeholder 1"/>
+          <p:cNvPr id="2" name="Picture Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2509D38E-D9E7-6493-0FCE-89B2D340E0E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="pic" sz="quarter" idx="21"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2"/>
+            <a:ext cx="12192000" cy="2576944"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
-[...23 lines deleted...]
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="bg1">
+                    <a:lumMod val="85000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="3" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D1B318-A933-504F-B625-B0BEEAB9C2BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="12"/>
-[...54 lines deleted...]
-            <p:ph type="title"/>
+            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="931824" y="2975955"/>
+            <a:ext cx="10483429" cy="3319299"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="2480"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="609593" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1219185" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828778" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2438374" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
+            </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
+            <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować styl</a:t>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Click to type</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+          <p:cNvPr id="4" name="Text Placeholder 32">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0997C91-DB91-32BE-3C72-02A24E171C82}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="0" y="2018965"/>
+            <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchor="ctr">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr marL="808038" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPts val="3769"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr sz="3600" b="1" i="0" spc="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr>
-              <a:defRPr sz="2800"/>
+            <a:lvl2pPr marL="382455" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr>
-              <a:defRPr sz="2400"/>
+            <a:lvl3pPr marL="764909" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl4pPr marL="1147364" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl5pPr marL="1529821" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+              </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr>
-[...10 lines deleted...]
-            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>HEADING</a:t>
             </a:r>
-          </a:p>
-[...159 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="875146768"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843110718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:hf hdr="0"/>
-[...259 lines deleted...]
-  <p:hf hdr="0"/>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="365125"/>
+            <a:off x="838202" y="365128"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować styl</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master title style</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
+            <a:off x="838202" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Kliknij, aby edytować style wzorca tekstu</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Drugi poziom</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Trzeci poziom</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Czwarty poziom</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="pl-PL"/>
-              <a:t>Piąty poziom</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Fifth level</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...120 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="7" name="Straight Connector 5">
+          <p:cNvPr id="6" name="Straight Connector 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E729FC8-F94E-EF58-86B3-AA986F01A74C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE408B69-D389-CD2F-3055-DB37B7B189A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701121" y="6578090"/>
             <a:ext cx="265889" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="198AB1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 6">
+          <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5C3461-6702-14C8-138D-5CBA8858677B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8389B47C-E53C-EE70-0EDF-BB4601FC4608}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId31"/>
+          <a:blip r:embed="rId20"/>
           <a:srcRect t="78397" r="608"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="16200000">
             <a:off x="10917797" y="5562861"/>
             <a:ext cx="1846677" cy="181503"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1746256855"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="430657063"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483838" r:id="rId1"/>
-[...27 lines deleted...]
-    <p:sldLayoutId id="2147483852" r:id="rId29"/>
+    <p:sldLayoutId id="2147483694" r:id="rId1"/>
+    <p:sldLayoutId id="2147483746" r:id="rId2"/>
+    <p:sldLayoutId id="2147483697" r:id="rId3"/>
+    <p:sldLayoutId id="2147483683" r:id="rId4"/>
+    <p:sldLayoutId id="2147483747" r:id="rId5"/>
+    <p:sldLayoutId id="2147483703" r:id="rId6"/>
+    <p:sldLayoutId id="2147483733" r:id="rId7"/>
+    <p:sldLayoutId id="2147483744" r:id="rId8"/>
+    <p:sldLayoutId id="2147483745" r:id="rId9"/>
+    <p:sldLayoutId id="2147483748" r:id="rId10"/>
+    <p:sldLayoutId id="2147483743" r:id="rId11"/>
+    <p:sldLayoutId id="2147483741" r:id="rId12"/>
+    <p:sldLayoutId id="2147483740" r:id="rId13"/>
+    <p:sldLayoutId id="2147483742" r:id="rId14"/>
+    <p:sldLayoutId id="2147483702" r:id="rId15"/>
+    <p:sldLayoutId id="2147483700" r:id="rId16"/>
+    <p:sldLayoutId id="2147483734" r:id="rId17"/>
+    <p:sldLayoutId id="2147483749" r:id="rId18"/>
   </p:sldLayoutIdLst>
   <p:hf hdr="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" kern="1200">
+        <a:defRPr sz="3870" kern="1200">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="011E3B"/>
           </a:solidFill>
-          <a:latin typeface="+mj-lt"/>
+          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
           <a:ea typeface="+mj-ea"/>
-          <a:cs typeface="+mj-cs"/>
+          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl1pPr marL="835822" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="3657"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3870" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="011E3B"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="2507462" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1828"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3870" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="011E3B"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="4179101" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1828"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3870" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="011E3B"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="5850740" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1828"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3870" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="011E3B"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="7522384" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="1828"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr sz="3870" kern="1200">
+          <a:solidFill>
+            <a:srgbClr val="011E3B"/>
+          </a:solidFill>
+          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="9194022" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPts val="1828"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2800" kern="1200">
-[...89 lines deleted...]
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marL="10865665" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1828"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marL="12537303" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1828"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marL="14208947" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPts val="1828"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr marL="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr marL="1671639" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr marL="3343281" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr marL="5014923" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr marL="6686564" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr marL="8358202" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr marL="10029841" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr marL="11701485" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr marL="13373124" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
-[...19 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
-[...23 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DB06D23-CACC-FE39-D579-D5B7408D9F82}"/>
@@ -9020,116 +6446,83 @@
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="10344" r="10344"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F72492F-7428-EFB2-A1B6-E10AD6C78686}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5724231" y="3487678"/>
-            <a:ext cx="5651160" cy="671785"/>
+            <a:off x="5714900" y="2926080"/>
+            <a:ext cx="6477100" cy="2553232"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> AI &amp; VISUAL DISTORTION </a:t>
-[...32 lines deleted...]
-              <a:t> OF HOLOCAUST MEMORY</a:t>
+              <a:t> FEELING THE PAST: SENSORY MUSEUM PRACTICES &amp; HOLOCAUST MEMORY IN POST-WITNESS TIMES</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBD16449-BE83-4DF2-AA44-E9DF81C2EF06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="-836169" y="4411115"/>
-            <a:ext cx="3831718" cy="596287"/>
+            <a:off x="-924133" y="4323150"/>
+            <a:ext cx="4007648" cy="596287"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="20638" indent="-20638" algn="ctr" defTabSz="2073036" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="3447"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="2970213" algn="l"/>
                 <a:tab pos="3055938" algn="l"/>
@@ -9336,2838 +6729,541 @@
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2827441054"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1849074613"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 8 mar 2026, 15_11_49.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1705122" y="474600"/>
+            <a:ext cx="8981928" cy="5987952"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AFA35D4-58BA-8E59-4B55-7E348EA759FB}"/>
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49E6F728-CB47-30FD-DA7F-4F7C5E75BDCE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9ED45A-6EC4-1818-8AC4-1A9AF514BCA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="68460"/>
-            <a:ext cx="11658600" cy="6789539"/>
+            <a:off x="-86152" y="644607"/>
+            <a:ext cx="1048603" cy="1042506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 8 mar 2026, 15_15_54.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1703070" y="475614"/>
+            <a:ext cx="8954452" cy="5969635"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2866FD4-DDBD-5002-61BA-DF65AF3A3009}"/>
-[...54 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F5737D5-34E1-E1B4-B349-B3DDECE4812B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60A58CC0-AA17-4F8C-6DBB-C56A61565DC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="0"/>
-            <a:ext cx="11614068" cy="6858000"/>
+            <a:off x="5492443" y="2328576"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B72277-EF93-1C07-83A9-102B968FA089}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-310187" y="846486"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 8 mar 2026, 15_18_57.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1497330" y="519430"/>
+            <a:ext cx="8983980" cy="5989320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DE415D1-76C0-B5C3-C4A9-7F2F81225B4F}"/>
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DD3F776-AF50-0A5D-C136-04E662EDA969}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70EFA174-771C-F9F7-F782-288B7C63CE5D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-42860" y="0"/>
-            <a:ext cx="11716304" cy="6858000"/>
+            <a:off x="11667698" y="2969977"/>
+            <a:ext cx="1048603" cy="1042506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 9 mar 2026, 18_34_36.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1392555" y="293370"/>
+            <a:ext cx="9406890" cy="6271260"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18C95B04-7BD6-24A5-A2D7-3E0F979CDF59}"/>
-[...185 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0889827D-4DEF-193A-5605-69390C214634}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D57F18E4-9468-ACDE-4C6B-A1158FA7F913}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="11517085" cy="6858000"/>
+            <a:off x="11470333" y="1459896"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-    </p:spTree>
-[...31 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C203A9E-C22C-1F55-5431-D55D18082B25}"/>
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26ECF9B-D80F-9543-CDB6-B19FC1A7A4AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99BB8D8E-4B46-AD4B-88C0-790967AAF398}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="0"/>
-            <a:ext cx="11625944" cy="6858000"/>
+            <a:off x="-326936" y="6081477"/>
+            <a:ext cx="1048603" cy="1042506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1989 lines deleted...]
-<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="154" name="Picture Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984E6049-DDBF-6024-E18B-7A085C4E6205}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="9505" r="9505"/>
+          <a:srcRect l="18887" t="-306" r="143" b="306"/>
           <a:stretch/>
         </p:blipFill>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="802105" y="340963"/>
+            <a:ext cx="6265122" cy="5158391"/>
+          </a:xfrm>
+        </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762C3ACE-FEFE-C4A1-73E7-A06621EAB290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>THANK</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>FOLLOW OUR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD546FF4-8F35-7682-56FB-F00558D312AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>YOU</a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>JOURNEY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5185A13-38B6-AF13-E1BD-C87318CFDFAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9610040" y="4855780"/>
             <a:ext cx="538875" cy="538875"/>
             <a:chOff x="1950027" y="2499889"/>
             <a:chExt cx="850463" cy="850463"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -15990,1188 +11086,1304 @@
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291396894"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 8 mar 2026, 15_21_31.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1623060" y="327660"/>
+            <a:ext cx="9170670" cy="6113780"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1368BA53-DDE4-19E0-C41D-F516934B09CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11161723" y="5579776"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2824E726-AAC2-CB4E-6033-F1A4162007D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-220263" y="1261735"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E58255C7-437E-9A22-BE93-FE855E6530CB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CE3AA2-8D55-EE69-6A02-876ED65CAD9C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="5972197" flipH="1">
+            <a:off x="10230734" y="6544231"/>
+            <a:ext cx="1988628" cy="1318666"/>
+            <a:chOff x="5072479" y="4905026"/>
+            <a:chExt cx="803439" cy="532763"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Freeform 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7C661EE-9A5D-8455-2A90-842F0CB55D81}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5072479" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540356 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B196BD53-C8B6-BC6B-E50F-8E63DFC157BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5160355" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540356 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Freeform 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B37DDB13-EA40-F1E4-F2A2-F7470E0389B9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5248231" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540357 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D217EE5B-DC95-92D8-0138-FF7B2389170D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5335562" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540357 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3E87B6-8A4C-474E-244C-6EEE410ED61A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="544286" y="1296530"/>
-            <a:ext cx="11103428" cy="5045378"/>
+            <a:off x="10516616" y="-481900"/>
+            <a:ext cx="1044645" cy="1044645"/>
           </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98">
+              <a:alpha val="75969"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...51 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...15 lines deleted...]
-        <p:spPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 5 mar 2026, 10_36_34.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="0" y="291751"/>
-            <a:ext cx="3824231" cy="671785"/>
+            <a:off x="1247707" y="302040"/>
+            <a:ext cx="9270267" cy="6180178"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-        <p:txBody>
-[...10 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2367300795"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090102379"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2050" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 5 mar 2026, 10_38_29.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1005840" y="513446"/>
+            <a:ext cx="9202301" cy="6134868"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D7E107-872C-169A-4B3D-13502D53BA7A}"/>
-[...168 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA0809F1-9D67-A5BE-F624-44858655CFF9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7678353-32A3-B804-AC47-32C34173EE66}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5215812" y="1562956"/>
-            <a:ext cx="6207453" cy="4803655"/>
+            <a:off x="10208140" y="5323236"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="342493745"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3248250556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60AFE6AB-C59C-D550-ED63-8FFCE377CE7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...1 lines deleted...]
-              <a:buChar char="•"/>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:r>
-[...3 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...3 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...7 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...25 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:r>
-[...42 lines deleted...]
-            </a:r>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3074" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 5 mar 2026, 10_40_13.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1554480" y="562745"/>
+            <a:ext cx="9032966" cy="6021976"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA77EEC0-01DC-E321-AC79-751FAB9D4AFD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11415253" y="1947627"/>
+            <a:ext cx="1048603" cy="1042506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="912401629"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CB3E423-1542-800E-FEDF-B5815EA9106A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D746F49E-DDD8-3C35-8D8A-86F0F35218C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...20 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pl-PL"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający tekst, ubrania, osoba, Ludzka twarz&#10;&#10;Zawartość wygenerowana przez AI może być niepoprawna.">
+          <p:cNvPr id="4098" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 6 mar 2026, 10_48_20.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1250385" y="355835"/>
+            <a:ext cx="9345225" cy="6230150"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4197A31-A5BC-E4D5-8D42-3C5F108A020E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC97F1DC-2661-C145-486A-D0ADC2D886BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="-24642"/>
-            <a:ext cx="11447813" cy="6882642"/>
+            <a:off x="201782" y="6428233"/>
+            <a:ext cx="1048603" cy="1042506"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82620F2C-7675-9760-5DE5-83499A3D51EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10344807" y="-654654"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3721875804"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3127547159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5122" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 6 mar 2026, 10_50_27.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1417320" y="313148"/>
+            <a:ext cx="9056369" cy="6037579"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70F8116C-AF18-38F8-CE34-132E41C2FC54}"/>
-[...54 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B88F356-4B17-4DC1-953F-7124D89D8810}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDB6A2A7-3A88-547A-3F95-BE2F324AD252}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="0"/>
-            <a:ext cx="11622079" cy="6858000"/>
+            <a:off x="10749488" y="438867"/>
+            <a:ext cx="1048603" cy="1042506"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2357995046"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4214866754"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B1E098E-8D20-31A1-A33B-4261866BA93B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F803A91B-0F32-3E38-FD39-641C5F4AC5FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...20 lines deleted...]
-          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pl-PL"/>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Obraz 4" descr="Obraz zawierający ubrania, obuwie, na wolnym powietrzu, tekst">
+          <p:cNvPr id="6146" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 6 mar 2026, 10_59_24.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1165860" y="226060"/>
+            <a:ext cx="9566910" cy="6377940"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42DA7A03-C0F0-34A2-C459-AA5E07CEDF8D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AF708E8-81EC-2976-4628-6F6E19AFEA23}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="0"/>
-            <a:ext cx="11780322" cy="6858000"/>
+            <a:off x="86053" y="-1008984"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="712020990"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015070320"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7170" name="Picture 2" descr="C:\Users\gajda\Downloads\ChatGPT Image 6 mar 2026, 11_05_04.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="1263294" y="317139"/>
+            <a:ext cx="9335582" cy="6223721"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2E906A0-8E10-DFB3-BB48-6BC06F1FD569}"/>
-[...54 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B250989-8473-20DC-097E-31AAB74E274C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7285C899-BF6D-75B3-C14C-7A56F50860A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="11558771" cy="6858000"/>
+            <a:off x="11401753" y="1228152"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Motyw pakietu Office">
+    <a:clrScheme name="Red Violet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="454551"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="D8D9DC"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="E32D91"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="C830CC"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4EA6DC"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="4775E7"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="8971E1"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="D54773"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="6B9F25"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="8C8C8C"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Motyw pakietu Office">
+    <a:fontScheme name="Century Schoolbook">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Century Schoolbook"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
+        <a:font script="Hang" typeface="휴먼매직체"/>
+        <a:font script="Hans" typeface="华文楷体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Thai" typeface="KodchiangUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Century Schoolbook"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
+        <a:font script="Hang" typeface="휴먼매직체"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Arial"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="KodchiangUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Motyw pakietu Office">
+    <a:fmtScheme name="Office Theme">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -17186,65 +12398,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -17265,124 +12477,104 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{97E0A228-C590-4D20-B05F-A6BF04A05448}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Magazine Layout 01 - AE_CA_v4" id="{F9D5F4D5-9454-45C5-AFC0-38A7887A0E87}" vid="{A7535069-094F-4B33-8094-ED35EDC7CF54}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17390,51 +12582,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17633,51 +12825,51 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17685,51 +12877,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -17898,58 +13090,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <MediaServiceKeyPoints xmlns="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="206b9469efed5238e3299da57cdc015e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="876de33e-aaa5-4507-9b92-b84e676ded0d" xmlns:ns3="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="281ed500249cd3fe925a7af84a8b56c4" ns2:_="" ns3:_="">
     <xsd:import namespace="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
     <xsd:import namespace="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -18128,168 +13329,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F83B94A-925B-4414-927F-DFD616E23C34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
     <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Gallery</Template>
+  <Template>Magazine layout</Template>
   <TotalTime></TotalTime>
-  <Words>1077</Words>
+  <Words>22</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>85</Paragraphs>
-  <Slides>25</Slides>
+  <Paragraphs>10</Paragraphs>
+  <Slides>14</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>25</vt:i4>
+        <vt:i4>14</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="32" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Aptos Display</vt:lpstr>
+    <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
-      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...9 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Front cover</dc:title>
   <dc:creator>Samantha Carty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A</vt:lpwstr>
   </property>
 </Properties>
 </file>