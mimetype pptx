--- v2 (2026-07-27)
+++ v3 (2026-09-11)
@@ -3,112 +3,114 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId19"/>
+    <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId20"/>
+    <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="717" r:id="rId5"/>
-    <p:sldId id="733" r:id="rId6"/>
-[...11 lines deleted...]
-    <p:sldId id="677" r:id="rId18"/>
+    <p:sldId id="722" r:id="rId6"/>
+    <p:sldId id="723" r:id="rId7"/>
+    <p:sldId id="728" r:id="rId8"/>
+    <p:sldId id="729" r:id="rId9"/>
+    <p:sldId id="730" r:id="rId10"/>
+    <p:sldId id="731" r:id="rId11"/>
+    <p:sldId id="732" r:id="rId12"/>
+    <p:sldId id="733" r:id="rId13"/>
+    <p:sldId id="734" r:id="rId14"/>
+    <p:sldId id="735" r:id="rId15"/>
+    <p:sldId id="736" r:id="rId16"/>
+    <p:sldId id="737" r:id="rId17"/>
+    <p:sldId id="738" r:id="rId18"/>
+    <p:sldId id="677" r:id="rId19"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="325892" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -165,62 +167,51 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="2281245" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="2607137" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...10 lines deleted...]
-      </p15:sldGuideLst>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
       <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
@@ -235,106 +226,103 @@
     <a:srgbClr val="BE65A7"/>
     <a:srgbClr val="F16924"/>
     <a:srgbClr val="00A8F6"/>
     <a:srgbClr val="000D41"/>
     <a:srgbClr val="010101"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
-    <p:restoredLeft sz="29193" autoAdjust="0"/>
+    <p:restoredLeft sz="27391" autoAdjust="0"/>
     <p:restoredTop sz="95037"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="84" d="100"/>
+          <a:sy n="84" d="100"/>
         </p:scale>
-        <p:origin x="48" y="312"/>
+        <p:origin x="48" y="278"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
         <p:origin x="3392" y="192"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -391,52 +379,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FF378577-8B88-EE4C-8516-6703E5E700B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>3/20/2026</a:t>
+              <a:t>3/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{294DC253-90BB-9447-B456-77404052F1D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -470,51 +457,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{ED09957D-E1A3-9D46-BB8D-8C509470EB58}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528926450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -575,52 +561,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69E1DF58-7EE3-C448-983E-EBFA8BC3FAB5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
-              <a:t>3/20/2026</a:t>
+              <a:t>3/18/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -734,51 +719,50 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4F75372A-F483-BF4C-A311-87AB670BD6E8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1810596504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
@@ -6337,99 +6321,103 @@
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="13373124" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="12" name="Picture Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DB06D23-CACC-FE39-D579-D5B7408D9F82}"/>
@@ -6446,83 +6434,121 @@
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect l="10344" r="10344"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr/>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F72492F-7428-EFB2-A1B6-E10AD6C78686}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5714900" y="2926080"/>
-            <a:ext cx="6477100" cy="2553232"/>
+            <a:off x="1637608" y="3487678"/>
+            <a:ext cx="9063785" cy="1285273"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" dirty="0"/>
-              <a:t> FEELING THE PAST: SENSORY MUSEUM PRACTICES &amp; HOLOCAUST MEMORY IN POST-WITNESS TIMES</a:t>
-            </a:r>
+              <a:t> Foundations of Polish Memory Policy in the Context of the Holocaust </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text Placeholder 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7874223-7914-7BBA-68A1-EEA815BE2DE2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1676820" y="5015516"/>
+            <a:ext cx="9024573" cy="679194"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Dr. Agnieszka Gawlas-Zajączkowska</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111" name="Text Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBD16449-BE83-4DF2-AA44-E9DF81C2EF06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="-924133" y="4323150"/>
-            <a:ext cx="4007648" cy="596287"/>
+            <a:off x="-874984" y="4372301"/>
+            <a:ext cx="3909347" cy="596287"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="20638" indent="-20638" algn="ctr" defTabSz="2073036" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="3447"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst>
                 <a:tab pos="2970213" algn="l"/>
                 <a:tab pos="3055938" algn="l"/>
@@ -6726,448 +6752,3082 @@
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="113" name="Graphic 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BB50296-84E4-879D-2A0F-0C6CE90FD665}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10641177" y="3499946"/>
+            <a:ext cx="2641612" cy="2639151"/>
+            <a:chOff x="1782854" y="3591929"/>
+            <a:chExt cx="742307" cy="741615"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="FFD168">
+              <a:alpha val="62000"/>
+            </a:srgbClr>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Freeform 113">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A36E8909-2A08-CA3B-CC80-445331738AC1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1834161" y="3663910"/>
+              <a:ext cx="98246" cy="107970"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 98246"/>
+                <a:gd name="connsiteY0" fmla="*/ 107970 h 107970"/>
+                <a:gd name="connsiteX1" fmla="*/ 98247 w 98246"/>
+                <a:gd name="connsiteY1" fmla="*/ 0 h 107970"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 98246"/>
+                <a:gd name="connsiteY2" fmla="*/ 107970 h 107970"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="98246" h="107970">
+                  <a:moveTo>
+                    <a:pt x="0" y="107970"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="98247" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="58948" y="29446"/>
+                    <a:pt x="25107" y="65982"/>
+                    <a:pt x="0" y="107970"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="115" name="Freeform 114">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A56429A-07E3-1131-DE7F-E010E2DE02E8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1795954" y="3616468"/>
+              <a:ext cx="223238" cy="245932"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 183394 w 223238"/>
+                <a:gd name="connsiteY0" fmla="*/ 18540 h 245932"/>
+                <a:gd name="connsiteX1" fmla="*/ 14737 w 223238"/>
+                <a:gd name="connsiteY1" fmla="*/ 203944 h 245932"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 223238"/>
+                <a:gd name="connsiteY2" fmla="*/ 245933 h 245932"/>
+                <a:gd name="connsiteX3" fmla="*/ 223238 w 223238"/>
+                <a:gd name="connsiteY3" fmla="*/ 0 h 245932"/>
+                <a:gd name="connsiteX4" fmla="*/ 183394 w 223238"/>
+                <a:gd name="connsiteY4" fmla="*/ 18540 h 245932"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="223238" h="245932">
+                  <a:moveTo>
+                    <a:pt x="183394" y="18540"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="14737" y="203944"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9279" y="217577"/>
+                    <a:pt x="4367" y="231209"/>
+                    <a:pt x="0" y="245933"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="223238" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="210139" y="5453"/>
+                    <a:pt x="196493" y="11451"/>
+                    <a:pt x="183394" y="18540"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="116" name="Freeform 115">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BD73D52-69BA-D6E2-F1B0-87062318047D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3599018"/>
+              <a:ext cx="295285" cy="325547"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 265266 w 295285"/>
+                <a:gd name="connsiteY0" fmla="*/ 8180 h 325547"/>
+                <a:gd name="connsiteX1" fmla="*/ 4912 w 295285"/>
+                <a:gd name="connsiteY1" fmla="*/ 294465 h 325547"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 295285"/>
+                <a:gd name="connsiteY2" fmla="*/ 325548 h 325547"/>
+                <a:gd name="connsiteX3" fmla="*/ 295286 w 295285"/>
+                <a:gd name="connsiteY3" fmla="*/ 0 h 325547"/>
+                <a:gd name="connsiteX4" fmla="*/ 265266 w 295285"/>
+                <a:gd name="connsiteY4" fmla="*/ 8180 h 325547"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="295285" h="325547">
+                  <a:moveTo>
+                    <a:pt x="265266" y="8180"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4912" y="294465"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2729" y="304826"/>
+                    <a:pt x="1092" y="315187"/>
+                    <a:pt x="0" y="325548"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="295286" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="285461" y="2727"/>
+                    <a:pt x="275636" y="5453"/>
+                    <a:pt x="265266" y="8180"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Freeform 116">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B64C9358-C42E-357E-564A-78AA013C4AF2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3592475"/>
+              <a:ext cx="346592" cy="382259"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 320393 w 346592"/>
+                <a:gd name="connsiteY0" fmla="*/ 2727 h 382259"/>
+                <a:gd name="connsiteX1" fmla="*/ 546 w 346592"/>
+                <a:gd name="connsiteY1" fmla="*/ 355540 h 382259"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 346592"/>
+                <a:gd name="connsiteY2" fmla="*/ 370808 h 382259"/>
+                <a:gd name="connsiteX3" fmla="*/ 546 w 346592"/>
+                <a:gd name="connsiteY3" fmla="*/ 382260 h 382259"/>
+                <a:gd name="connsiteX4" fmla="*/ 346592 w 346592"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 382259"/>
+                <a:gd name="connsiteX5" fmla="*/ 320393 w 346592"/>
+                <a:gd name="connsiteY5" fmla="*/ 2727 h 382259"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="346592" h="382259">
+                  <a:moveTo>
+                    <a:pt x="320393" y="2727"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="546" y="355540"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="546" y="360447"/>
+                    <a:pt x="0" y="365355"/>
+                    <a:pt x="0" y="370808"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="374625"/>
+                    <a:pt x="0" y="378442"/>
+                    <a:pt x="546" y="382260"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="346592" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="337859" y="546"/>
+                    <a:pt x="329126" y="1091"/>
+                    <a:pt x="320393" y="2727"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="118" name="Freeform 117">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0B25656A-D8AA-5D1A-B3F8-9E29D2A2E89D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3591929"/>
+              <a:ext cx="390257" cy="425883"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 370608 w 390257"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 425883"/>
+                <a:gd name="connsiteX1" fmla="*/ 366787 w 390257"/>
+                <a:gd name="connsiteY1" fmla="*/ 0 h 425883"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 390257"/>
+                <a:gd name="connsiteY2" fmla="*/ 402436 h 425883"/>
+                <a:gd name="connsiteX3" fmla="*/ 2729 w 390257"/>
+                <a:gd name="connsiteY3" fmla="*/ 425884 h 425883"/>
+                <a:gd name="connsiteX4" fmla="*/ 390257 w 390257"/>
+                <a:gd name="connsiteY4" fmla="*/ 545 h 425883"/>
+                <a:gd name="connsiteX5" fmla="*/ 370608 w 390257"/>
+                <a:gd name="connsiteY5" fmla="*/ 0 h 425883"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="390257" h="425883">
+                  <a:moveTo>
+                    <a:pt x="370608" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="369517" y="0"/>
+                    <a:pt x="368425" y="0"/>
+                    <a:pt x="366787" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="402436"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="546" y="410070"/>
+                    <a:pt x="1637" y="418250"/>
+                    <a:pt x="2729" y="425884"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="390257" y="545"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="383708" y="0"/>
+                    <a:pt x="377158" y="0"/>
+                    <a:pt x="370608" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="119" name="Freeform 118">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA71C29F-2CDE-837F-9618-2E7909608A99}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1788858" y="3594110"/>
+              <a:ext cx="424097" cy="463509"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 402811 w 424097"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 463509"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 424097"/>
+                <a:gd name="connsiteY1" fmla="*/ 442243 h 463509"/>
+                <a:gd name="connsiteX2" fmla="*/ 4912 w 424097"/>
+                <a:gd name="connsiteY2" fmla="*/ 463510 h 463509"/>
+                <a:gd name="connsiteX3" fmla="*/ 424098 w 424097"/>
+                <a:gd name="connsiteY3" fmla="*/ 3272 h 463509"/>
+                <a:gd name="connsiteX4" fmla="*/ 402811 w 424097"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 463509"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="424097" h="463509">
+                  <a:moveTo>
+                    <a:pt x="402811" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="442243"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1092" y="449332"/>
+                    <a:pt x="3275" y="456421"/>
+                    <a:pt x="4912" y="463510"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="424098" y="3272"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="417002" y="1636"/>
+                    <a:pt x="409907" y="546"/>
+                    <a:pt x="402811" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="120" name="Freeform 119">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DCBC4AF-C98B-BE3A-ADB8-EF19553C2305}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1799775" y="3599563"/>
+              <a:ext cx="448659" cy="494047"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 429556 w 448659"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 494047"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 448659"/>
+                <a:gd name="connsiteY1" fmla="*/ 474962 h 494047"/>
+                <a:gd name="connsiteX2" fmla="*/ 6550 w 448659"/>
+                <a:gd name="connsiteY2" fmla="*/ 494047 h 494047"/>
+                <a:gd name="connsiteX3" fmla="*/ 448660 w 448659"/>
+                <a:gd name="connsiteY3" fmla="*/ 4908 h 494047"/>
+                <a:gd name="connsiteX4" fmla="*/ 429556 w 448659"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 494047"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="448659" h="494047">
+                  <a:moveTo>
+                    <a:pt x="429556" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="474962"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2183" y="481505"/>
+                    <a:pt x="3821" y="487504"/>
+                    <a:pt x="6550" y="494047"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="448660" y="4908"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="442656" y="3272"/>
+                    <a:pt x="436106" y="1636"/>
+                    <a:pt x="429556" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="121" name="Freeform 120">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED1CDC64-E149-0861-9591-7864760E23FD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1811237" y="3609379"/>
+              <a:ext cx="471583" cy="516404"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 453572 w 471583"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 516404"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 471583"/>
+                <a:gd name="connsiteY1" fmla="*/ 498955 h 516404"/>
+                <a:gd name="connsiteX2" fmla="*/ 8187 w 471583"/>
+                <a:gd name="connsiteY2" fmla="*/ 516404 h 516404"/>
+                <a:gd name="connsiteX3" fmla="*/ 471584 w 471583"/>
+                <a:gd name="connsiteY3" fmla="*/ 5998 h 516404"/>
+                <a:gd name="connsiteX4" fmla="*/ 453572 w 471583"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 516404"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="471583" h="516404">
+                  <a:moveTo>
+                    <a:pt x="453572" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="498955"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2183" y="504953"/>
+                    <a:pt x="5458" y="510951"/>
+                    <a:pt x="8187" y="516404"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="471584" y="5998"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="465580" y="3817"/>
+                    <a:pt x="459576" y="1636"/>
+                    <a:pt x="453572" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Freeform 121">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D766A0B-195D-7AF4-599D-77EEC55FBC0C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1826520" y="3620285"/>
+              <a:ext cx="488504" cy="535490"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 472130 w 488504"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 488504"/>
+                <a:gd name="connsiteY1" fmla="*/ 519131 h 535490"/>
+                <a:gd name="connsiteX2" fmla="*/ 9279 w 488504"/>
+                <a:gd name="connsiteY2" fmla="*/ 535490 h 535490"/>
+                <a:gd name="connsiteX3" fmla="*/ 488504 w 488504"/>
+                <a:gd name="connsiteY3" fmla="*/ 7634 h 535490"/>
+                <a:gd name="connsiteX4" fmla="*/ 472130 w 488504"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 535490"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="488504" h="535490">
+                  <a:moveTo>
+                    <a:pt x="472130" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="519131"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2729" y="524584"/>
+                    <a:pt x="6004" y="530037"/>
+                    <a:pt x="9279" y="535490"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="488504" y="7634"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="483592" y="4908"/>
+                    <a:pt x="477588" y="2727"/>
+                    <a:pt x="472130" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="123" name="Freeform 122">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E8412E-AF4D-9567-AC6A-1E0B62B41C37}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1843440" y="3635554"/>
+              <a:ext cx="501603" cy="546396"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 485775 w 501603"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 546396"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 501603"/>
+                <a:gd name="connsiteY1" fmla="*/ 531673 h 546396"/>
+                <a:gd name="connsiteX2" fmla="*/ 10370 w 501603"/>
+                <a:gd name="connsiteY2" fmla="*/ 546397 h 546396"/>
+                <a:gd name="connsiteX3" fmla="*/ 501604 w 501603"/>
+                <a:gd name="connsiteY3" fmla="*/ 8725 h 546396"/>
+                <a:gd name="connsiteX4" fmla="*/ 485775 w 501603"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 546396"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="501603" h="546396">
+                  <a:moveTo>
+                    <a:pt x="485775" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="531673"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3275" y="536581"/>
+                    <a:pt x="7096" y="542034"/>
+                    <a:pt x="10370" y="546397"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="501604" y="8725"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="496146" y="5998"/>
+                    <a:pt x="491233" y="2727"/>
+                    <a:pt x="485775" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Freeform 123">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AABED314-531A-0151-F2CE-93D898AEDDB9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1864727" y="3652458"/>
+              <a:ext cx="507607" cy="556211"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 492871 w 507607"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 556211"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 507607"/>
+                <a:gd name="connsiteY1" fmla="*/ 542579 h 556211"/>
+                <a:gd name="connsiteX2" fmla="*/ 11462 w 507607"/>
+                <a:gd name="connsiteY2" fmla="*/ 556212 h 556211"/>
+                <a:gd name="connsiteX3" fmla="*/ 507608 w 507607"/>
+                <a:gd name="connsiteY3" fmla="*/ 9815 h 556211"/>
+                <a:gd name="connsiteX4" fmla="*/ 492871 w 507607"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 556211"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="507607" h="556211">
+                  <a:moveTo>
+                    <a:pt x="492871" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="542579"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3821" y="546942"/>
+                    <a:pt x="7641" y="551850"/>
+                    <a:pt x="11462" y="556212"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="507608" y="9815"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="502695" y="6544"/>
+                    <a:pt x="497783" y="3272"/>
+                    <a:pt x="492871" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Freeform 124">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26155C32-8DC9-70EB-5038-ECEC4B6E5207}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885468" y="3671544"/>
+              <a:ext cx="511428" cy="560029"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 497237 w 511428"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 560029"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 511428"/>
+                <a:gd name="connsiteY1" fmla="*/ 547487 h 560029"/>
+                <a:gd name="connsiteX2" fmla="*/ 12554 w 511428"/>
+                <a:gd name="connsiteY2" fmla="*/ 560029 h 560029"/>
+                <a:gd name="connsiteX3" fmla="*/ 511428 w 511428"/>
+                <a:gd name="connsiteY3" fmla="*/ 11452 h 560029"/>
+                <a:gd name="connsiteX4" fmla="*/ 497237 w 511428"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 560029"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="511428" h="560029">
+                  <a:moveTo>
+                    <a:pt x="497237" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="547487"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3821" y="551304"/>
+                    <a:pt x="8187" y="556212"/>
+                    <a:pt x="12554" y="560029"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="511428" y="11452"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="506516" y="7089"/>
+                    <a:pt x="502149" y="3817"/>
+                    <a:pt x="497237" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Freeform 125">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A38C16D0-1F21-375A-FD18-B3E202CB90FF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1907846" y="3692265"/>
+              <a:ext cx="510882" cy="562210"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 499420 w 510882"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 562210"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 510882"/>
+                <a:gd name="connsiteY1" fmla="*/ 550759 h 562210"/>
+                <a:gd name="connsiteX2" fmla="*/ 13100 w 510882"/>
+                <a:gd name="connsiteY2" fmla="*/ 562211 h 562210"/>
+                <a:gd name="connsiteX3" fmla="*/ 510883 w 510882"/>
+                <a:gd name="connsiteY3" fmla="*/ 13087 h 562210"/>
+                <a:gd name="connsiteX4" fmla="*/ 499420 w 510882"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 562210"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="510882" h="562210">
+                  <a:moveTo>
+                    <a:pt x="499420" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="550759"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4367" y="554576"/>
+                    <a:pt x="8733" y="558393"/>
+                    <a:pt x="13100" y="562211"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="510883" y="13087"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="508153" y="8180"/>
+                    <a:pt x="503241" y="4363"/>
+                    <a:pt x="499420" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Freeform 126">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6298B11-7F03-9C16-6E4C-5118FE3E1380}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1934591" y="3716804"/>
+              <a:ext cx="507607" cy="556757"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 495600 w 507607"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 556757"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 507607"/>
+                <a:gd name="connsiteY1" fmla="*/ 546397 h 556757"/>
+                <a:gd name="connsiteX2" fmla="*/ 14737 w 507607"/>
+                <a:gd name="connsiteY2" fmla="*/ 556758 h 556757"/>
+                <a:gd name="connsiteX3" fmla="*/ 507608 w 507607"/>
+                <a:gd name="connsiteY3" fmla="*/ 13633 h 556757"/>
+                <a:gd name="connsiteX4" fmla="*/ 495600 w 507607"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 556757"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="507607" h="556757">
+                  <a:moveTo>
+                    <a:pt x="495600" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="546397"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4912" y="550214"/>
+                    <a:pt x="9825" y="553485"/>
+                    <a:pt x="14737" y="556758"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="507608" y="13633"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="503787" y="9270"/>
+                    <a:pt x="499966" y="4363"/>
+                    <a:pt x="495600" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Freeform 127">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73ED07F1-ABA5-3795-3A2B-25D0D1B7367B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1960790" y="3741343"/>
+              <a:ext cx="499966" cy="548577"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 489596 w 499966"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 548577"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 499966"/>
+                <a:gd name="connsiteY1" fmla="*/ 539853 h 548577"/>
+                <a:gd name="connsiteX2" fmla="*/ 15829 w 499966"/>
+                <a:gd name="connsiteY2" fmla="*/ 548578 h 548577"/>
+                <a:gd name="connsiteX3" fmla="*/ 499966 w 499966"/>
+                <a:gd name="connsiteY3" fmla="*/ 14723 h 548577"/>
+                <a:gd name="connsiteX4" fmla="*/ 489596 w 499966"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 548577"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="499966" h="548577">
+                  <a:moveTo>
+                    <a:pt x="489596" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="539853"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5458" y="543125"/>
+                    <a:pt x="10370" y="545851"/>
+                    <a:pt x="15829" y="548578"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="499966" y="14723"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="496691" y="9816"/>
+                    <a:pt x="493416" y="4908"/>
+                    <a:pt x="489596" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Freeform 128">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8436166D-676F-A5DD-BF6A-5B1B22320878}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1989172" y="3768063"/>
+              <a:ext cx="490687" cy="535490"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 481409 w 490687"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 490687"/>
+                <a:gd name="connsiteY1" fmla="*/ 527856 h 535490"/>
+                <a:gd name="connsiteX2" fmla="*/ 16920 w 490687"/>
+                <a:gd name="connsiteY2" fmla="*/ 535490 h 535490"/>
+                <a:gd name="connsiteX3" fmla="*/ 490687 w 490687"/>
+                <a:gd name="connsiteY3" fmla="*/ 16359 h 535490"/>
+                <a:gd name="connsiteX4" fmla="*/ 481409 w 490687"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 535490"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="490687" h="535490">
+                  <a:moveTo>
+                    <a:pt x="481409" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="527856"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5458" y="530583"/>
+                    <a:pt x="10916" y="533309"/>
+                    <a:pt x="16920" y="535490"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="490687" y="16359"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="487412" y="10361"/>
+                    <a:pt x="484683" y="5453"/>
+                    <a:pt x="481409" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Freeform 129">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5EF7F08-2BB3-E6DC-AD1E-24D8B8A16AEA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2021375" y="3798600"/>
+              <a:ext cx="471583" cy="518586"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 463942 w 471583"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 518586"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 471583"/>
+                <a:gd name="connsiteY1" fmla="*/ 512042 h 518586"/>
+                <a:gd name="connsiteX2" fmla="*/ 18012 w 471583"/>
+                <a:gd name="connsiteY2" fmla="*/ 518586 h 518586"/>
+                <a:gd name="connsiteX3" fmla="*/ 471584 w 471583"/>
+                <a:gd name="connsiteY3" fmla="*/ 17450 h 518586"/>
+                <a:gd name="connsiteX4" fmla="*/ 463942 w 471583"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 518586"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="471583" h="518586">
+                  <a:moveTo>
+                    <a:pt x="463942" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="512042"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6004" y="514224"/>
+                    <a:pt x="12008" y="516405"/>
+                    <a:pt x="18012" y="518586"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="471584" y="17450"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="469401" y="10906"/>
+                    <a:pt x="467217" y="5453"/>
+                    <a:pt x="463942" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Freeform 130">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{855FF95B-B167-B10E-AB01-FE53AAAD5606}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2055762" y="3830773"/>
+              <a:ext cx="450842" cy="495683"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 444293 w 450842"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 495683"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 450842"/>
+                <a:gd name="connsiteY1" fmla="*/ 490775 h 495683"/>
+                <a:gd name="connsiteX2" fmla="*/ 19649 w 450842"/>
+                <a:gd name="connsiteY2" fmla="*/ 495683 h 495683"/>
+                <a:gd name="connsiteX3" fmla="*/ 450843 w 450842"/>
+                <a:gd name="connsiteY3" fmla="*/ 19631 h 495683"/>
+                <a:gd name="connsiteX4" fmla="*/ 444293 w 450842"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 495683"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="450842" h="495683">
+                  <a:moveTo>
+                    <a:pt x="444293" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="490775"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6550" y="492411"/>
+                    <a:pt x="13100" y="494047"/>
+                    <a:pt x="19649" y="495683"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="450843" y="19631"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="449205" y="12542"/>
+                    <a:pt x="446476" y="5998"/>
+                    <a:pt x="444293" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Freeform 131">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E07B092A-7AC0-ABF7-C974-71CA20DDAB59}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2091785" y="3866218"/>
+              <a:ext cx="424643" cy="465145"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 419731 w 424643"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 465145"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 424643"/>
+                <a:gd name="connsiteY1" fmla="*/ 462419 h 465145"/>
+                <a:gd name="connsiteX2" fmla="*/ 21287 w 424643"/>
+                <a:gd name="connsiteY2" fmla="*/ 465146 h 465145"/>
+                <a:gd name="connsiteX3" fmla="*/ 424644 w 424643"/>
+                <a:gd name="connsiteY3" fmla="*/ 20176 h 465145"/>
+                <a:gd name="connsiteX4" fmla="*/ 419731 w 424643"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 465145"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="424643" h="465145">
+                  <a:moveTo>
+                    <a:pt x="419731" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="462419"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7096" y="463510"/>
+                    <a:pt x="14191" y="464601"/>
+                    <a:pt x="21287" y="465146"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="424644" y="20176"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="423006" y="14178"/>
+                    <a:pt x="421369" y="7089"/>
+                    <a:pt x="419731" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Freeform 132">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C00FA8EB-EB34-F686-A21D-E78E07017FF1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2131630" y="3906025"/>
+              <a:ext cx="390257" cy="427519"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 387528 w 390257"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 427519"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 390257"/>
+                <a:gd name="connsiteY1" fmla="*/ 426974 h 427519"/>
+                <a:gd name="connsiteX2" fmla="*/ 21287 w 390257"/>
+                <a:gd name="connsiteY2" fmla="*/ 427520 h 427519"/>
+                <a:gd name="connsiteX3" fmla="*/ 22924 w 390257"/>
+                <a:gd name="connsiteY3" fmla="*/ 427520 h 427519"/>
+                <a:gd name="connsiteX4" fmla="*/ 390257 w 390257"/>
+                <a:gd name="connsiteY4" fmla="*/ 23448 h 427519"/>
+                <a:gd name="connsiteX5" fmla="*/ 387528 w 390257"/>
+                <a:gd name="connsiteY5" fmla="*/ 0 h 427519"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="390257" h="427519">
+                  <a:moveTo>
+                    <a:pt x="387528" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="426974"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7096" y="427520"/>
+                    <a:pt x="14191" y="427520"/>
+                    <a:pt x="21287" y="427520"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21833" y="427520"/>
+                    <a:pt x="22378" y="427520"/>
+                    <a:pt x="22924" y="427520"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="390257" y="23448"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="389712" y="15268"/>
+                    <a:pt x="388620" y="7634"/>
+                    <a:pt x="387528" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Freeform 133">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{207C7807-FA48-C080-0F02-700435F812E7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2174749" y="3949650"/>
+              <a:ext cx="350413" cy="383895"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 350413 w 350413"/>
+                <a:gd name="connsiteY0" fmla="*/ 13633 h 383895"/>
+                <a:gd name="connsiteX1" fmla="*/ 349867 w 350413"/>
+                <a:gd name="connsiteY1" fmla="*/ 0 h 383895"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 350413"/>
+                <a:gd name="connsiteY2" fmla="*/ 383895 h 383895"/>
+                <a:gd name="connsiteX3" fmla="*/ 26199 w 350413"/>
+                <a:gd name="connsiteY3" fmla="*/ 381714 h 383895"/>
+                <a:gd name="connsiteX4" fmla="*/ 349867 w 350413"/>
+                <a:gd name="connsiteY4" fmla="*/ 26175 h 383895"/>
+                <a:gd name="connsiteX5" fmla="*/ 350413 w 350413"/>
+                <a:gd name="connsiteY5" fmla="*/ 13633 h 383895"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="350413" h="383895">
+                  <a:moveTo>
+                    <a:pt x="350413" y="13633"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="350413" y="9270"/>
+                    <a:pt x="350413" y="4908"/>
+                    <a:pt x="349867" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="383895"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8733" y="383350"/>
+                    <a:pt x="17466" y="382805"/>
+                    <a:pt x="26199" y="381714"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="349867" y="26175"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="350413" y="22358"/>
+                    <a:pt x="350413" y="17995"/>
+                    <a:pt x="350413" y="13633"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Freeform 134">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFB73D92-7B13-F90C-8154-56F6152F6258}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2224418" y="3998727"/>
+              <a:ext cx="297468" cy="327183"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 297469 w 297468"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 327183"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 297468"/>
+                <a:gd name="connsiteY1" fmla="*/ 327184 h 327183"/>
+                <a:gd name="connsiteX2" fmla="*/ 30566 w 297468"/>
+                <a:gd name="connsiteY2" fmla="*/ 320095 h 327183"/>
+                <a:gd name="connsiteX3" fmla="*/ 293102 w 297468"/>
+                <a:gd name="connsiteY3" fmla="*/ 31083 h 327183"/>
+                <a:gd name="connsiteX4" fmla="*/ 297469 w 297468"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 327183"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="297468" h="327183">
+                  <a:moveTo>
+                    <a:pt x="297469" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="327184"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10370" y="325003"/>
+                    <a:pt x="20741" y="322821"/>
+                    <a:pt x="30566" y="320095"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="293102" y="31083"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="294740" y="21267"/>
+                    <a:pt x="296377" y="10906"/>
+                    <a:pt x="297469" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Freeform 135">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B07F71A8-0878-1AD3-5265-6DCEABC9B4EF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2285004" y="4059257"/>
+              <a:ext cx="227058" cy="249750"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 227059 w 227058"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 249750"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 227058"/>
+                <a:gd name="connsiteY1" fmla="*/ 249750 h 249750"/>
+                <a:gd name="connsiteX2" fmla="*/ 39844 w 227058"/>
+                <a:gd name="connsiteY2" fmla="*/ 231755 h 249750"/>
+                <a:gd name="connsiteX3" fmla="*/ 213413 w 227058"/>
+                <a:gd name="connsiteY3" fmla="*/ 40898 h 249750"/>
+                <a:gd name="connsiteX4" fmla="*/ 227059 w 227058"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 249750"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="227058" h="249750">
+                  <a:moveTo>
+                    <a:pt x="227059" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="249750"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="13645" y="244297"/>
+                    <a:pt x="27291" y="238298"/>
+                    <a:pt x="39844" y="231755"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="213413" y="40898"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="218872" y="27810"/>
+                    <a:pt x="223784" y="14178"/>
+                    <a:pt x="227059" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Freeform 136">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1802E58D-F27D-C4D6-3AE4-9517E965AB87}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2368513" y="4148141"/>
+              <a:ext cx="105888" cy="115604"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 105888 w 105888"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 115604"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 105888"/>
+                <a:gd name="connsiteY1" fmla="*/ 115605 h 115604"/>
+                <a:gd name="connsiteX2" fmla="*/ 105888 w 105888"/>
+                <a:gd name="connsiteY2" fmla="*/ 0 h 115604"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="105888" h="115604">
+                  <a:moveTo>
+                    <a:pt x="105888" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="115605"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="43119" y="85068"/>
+                    <a:pt x="79689" y="45805"/>
+                    <a:pt x="105888" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1849074613"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="282187700"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A9ED45A-6EC4-1818-8AC4-1A9AF514BCA9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F065A0BD-6AAC-AEB6-4DBF-84F1AD8ECBC9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>he debates led to the emergence of two historiographical approaches:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Critical historiography</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>focuses on difficult aspects of history</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>emphasizes scholarly debate and archival research</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>“Monumental” historiography</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>aims to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>rehabilitate the national community</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>highlights heroic and positive aspects of national history</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As historian </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Piotr </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Forecki</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> notes, the need for historical policy became a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>cross-party postulate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>However, it was most clearly incorporated into the political program of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Law and Justice (PiS)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{664FD39C-0ED1-D7AA-B23F-1C6BE40330D4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-86152" y="644607"/>
-            <a:ext cx="1048603" cy="1042506"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="9185262" cy="671785"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Two Directions in Polish Historiography</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="651466203"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60A58CC0-AA17-4F8C-6DBB-C56A61565DC8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{434942D5-7644-94D9-A997-55B77CFB6CAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...22 lines deleted...]
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>s a very important element in the political manifestos of right-wing parties in Poland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>I</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>s a tool which can be used to foster the national identity of Poles and build a political community in society</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>conservative circles perceive historical policy as an important element of foreign policy </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>and of the perception of Poland in the minds of non-Poles around the world</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0B72277-EF93-1C07-83A9-102B968FA089}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{109A8D83-F6D9-949B-8D28-5D6C319EE485}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-310187" y="846486"/>
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="9625836" cy="671785"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>PiS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Historical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> policy in Poland</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3503227320"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70EFA174-771C-F9F7-F782-288B7C63CE5D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5FCE7A0-F759-FB61-6629-1A50768DB65C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>They consider constructing and shaping the identity of the Polish community as a great political challenge </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>T</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>hey believe that implementing the aforementioned historical policy, aimed at creating a common national identity, as one of the basic obligations of the Polish state</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>One of the ways of achieving the goals is to propose strengthening and popularising some commonly held values such as:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>National and local patriotism </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The idea of common heroic history</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE06321-022E-9C12-3604-0BF02D41B7ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11667698" y="2969977"/>
-            <a:ext cx="1048603" cy="1042506"/>
+            <a:off x="-8011" y="324196"/>
+            <a:ext cx="9850280" cy="925681"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>PiS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Historical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> policy in Poland</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3848537305"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="2" name="Picture 1">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D57F18E4-9468-ACDE-4C6B-A1158FA7F913}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEF3F941-2774-B29F-2E7E-F42BBB531BFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11470333" y="1459896"/>
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="931824" y="1679171"/>
+            <a:ext cx="10483429" cy="4979324"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...2 lines deleted...]
-          <p:cNvPr id="3" name="Picture 2">
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>In shaping the right-wing thinker's standpoint on historical policy, it is essential to emphasise positive and valiant events </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>as well as highlighting the significance of “national heroes”. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>At the same time actions, which could be viewed as shameful and individuals who were discovered to be traitors, must be ignored because only “positive aspects” can be used to organise the community and encourage intergenerational communication</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>They also devote a lot of attention to criticising the ways in which the historical policy in Poland used to be conducted</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>it was insufficiently focused on building a positive international image of Polish society</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99BB8D8E-4B46-AD4B-88C0-790967AAF398}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B57F68CC-ED64-7D29-6F45-761688882685}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-326936" y="6081477"/>
-            <a:ext cx="1048603" cy="1042506"/>
+            <a:off x="-8011" y="357448"/>
+            <a:ext cx="9185262" cy="892430"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>PiS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Historical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> policy in Poland</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="946174563"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EAE8D2F-65D2-B9AF-CD91-8AA3DB44110B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The result of these inadequacies, has led to the possibility of Poland being abused by “others” (understood as anyone who blame Polish people for crimes committed in the past</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Their proposals include: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>The increased involvement of the state institutions. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Using selected historical events to strengthen the national pride and solidarity inside the society</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>For example:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>Making historical education in schools more focused on polish national identity </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" dirty="0"/>
+              <a:t>and developing the institutions which document and popularise history</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3313951-C555-CE22-D0CA-B4CDB7186890}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="174568"/>
+            <a:ext cx="8370615" cy="1075310"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>PiS </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Historical</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> policy in Poland</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2851729315"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="154" name="Picture Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984E6049-DDBF-6024-E18B-7A085C4E6205}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7190,80 +9850,80 @@
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762C3ACE-FEFE-C4A1-73E7-A06621EAB290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>FOLLOW OUR</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>THANK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD546FF4-8F35-7682-56FB-F00558D312AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>JOURNEY</a:t>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>YOU</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5185A13-38B6-AF13-E1BD-C87318CFDFAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9610040" y="4855780"/>
             <a:ext cx="538875" cy="538875"/>
             <a:chOff x="1950027" y="2499889"/>
             <a:chExt cx="850463" cy="850463"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
@@ -11076,1279 +13736,2284 @@
                     <a:pt x="105888" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291396894"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="44316009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...13 lines deleted...]
-        </p:blipFill>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25D45ACA-C173-8529-00C4-8D6CF5D652DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="10365669" cy="1541653"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>How did debates about the Holocaust shape the emergence of Polish memory politics from the 1970s onward?</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C66E0A4A-4F25-B2D6-AFD7-041AF64323B8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1623060" y="327660"/>
-            <a:ext cx="9170670" cy="6113780"/>
+            <a:off x="931824" y="2279055"/>
+            <a:ext cx="7890943" cy="3416320"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...379 lines deleted...]
-          </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
+          <a:effectLst/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+            <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+              <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:effectLst>
+                  <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                    <a:schemeClr val="bg2"/>
+                  </a:outerShdw>
+                </a:effectLst>
+              </a14:hiddenEffects>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Long-term marginali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-IE" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ation of Jewish suffering in Polish historical narratives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Gradual</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>emergence</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> of public </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>debates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>about</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Polish</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>–</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Jewish</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> relations</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Turning</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>points</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Jan Błoński (1987)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Debates</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>around</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Claude </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Lanzmann’s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Shoah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (1985–1987)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buChar char="•"/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Jan T. Gross, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Neighbors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> (2000) and the Jedwabne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0" err="1">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>debate</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="0" lang="pl-PL" altLang="pl-PL" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" normalizeH="0" baseline="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...110 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3248250556"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="just">
-[...3 lines deleted...]
-            </a:pPr>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>From the 1970s onward, the fate of Jews during World War II remained largely </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>peripheral in Polish public memory</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>It was usually presented in the context of:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Polish aid to Jews</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>narratives of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>shared suffering under German occupation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Reasons</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>restrictive political climate under communism</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>state censorship</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>limited access to historical sources</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>ideological control over historiography</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>As a result, difficult questions about Polish–Jewish relations during the war remained largely absent from public debate.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA77EEC0-01DC-E321-AC79-751FAB9D4AFD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C94864-AFCE-BC7C-80F2-E5C2F805344A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11415253" y="1947627"/>
-            <a:ext cx="1048603" cy="1042506"/>
+            <a:off x="-1" y="279709"/>
+            <a:ext cx="10964487" cy="1101079"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Polish Memory of the Holocaust before the 1980s</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8842F5BE-9C40-BC56-5825-D03482C6955A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Jan Błoński</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>“The Poor Poles Look at the Ghetto”</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>(</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
+              <a:t>Tygodnik</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0" err="1"/>
+              <a:t>Powszechny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, January 1987)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The essay initiated a major discussion about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Polish attitudes toward the Holocaust</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Historian </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Dariusz </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Libionka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> later emphasized that:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>the text revealed the painful contemporary relevance of the “Jewish question” in Poland forty years after the war and historians’ helplessness in addressing it.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6528FCD0-61DC-D5E5-4605-03729EA25510}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="9900156" cy="934824"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A Turning Point: Jan Błoński’s Essay (1987)</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1815873310"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E512589-378B-BFFB-76B6-2B07D5BE55C6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Claude Lanzmann’s documentary </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Shoah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (1985) triggered intense debate in Poland.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Key reactions:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>strong criticism in Polish media</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>accusations that the film was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>“anti-Polish”</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>controversies around the portrayal of Polish witnesses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Nevertheless, the debates forced Polish society to confront </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>questions about the role of bystanders during the Holocaust</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The controversy demonstrated the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>sensitivity of the topic in Polish public memory</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4941B27A-0EB3-465C-74B9-F3B85660C23A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="11562702" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Debates around Claude Lanzmann’s </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>Shoah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (1985–1987)</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="477825550"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D746F49E-DDD8-3C35-8D8A-86F0F35218C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA5EA898-D6DB-BB78-50F1-1AED42C0D3F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>A major breakthrough came with the publication of:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Jan Tomasz Gross – </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" i="1" dirty="0"/>
+              <a:t>Neighbors: The Destruction of the Jewish Community in Jedwabne, Poland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> (2000)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The book described the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>10 July 1941 massacre of Jewish inhabitants of Jedwabne</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, carried out by local Poles.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Consequences:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>nationwide public debate</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>discussion among historians, journalists, and politicians</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>investigation by the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Institute of National Remembrance (IPN)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Jedwabne debate fundamentally reshaped discussions about </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Polish responsibility during the Holocaust</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC97F1DC-2661-C145-486A-D0ADC2D886BA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D026FEAC-0D1A-EE4F-7A8B-CB07214212AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="201782" y="6428233"/>
-            <a:ext cx="1048603" cy="1042506"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="9002382" cy="671785"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
-[...29 lines deleted...]
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>The Jedwabne </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Debate</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> (2000)</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3127547159"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1436007210"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDB6A2A7-3A88-547A-3F95-BE2F324AD252}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F50D98-0ED2-7B4F-5456-F63FB8814F15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The debate divided Polish society.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Prime Minister </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Jerzy Buzek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> stated:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Polish participation in the crime was </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>undeniable</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>however, the Jedwabne case </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>should not be used to claim Polish co-responsibility for the Holocaust or inherent Polish antisemitism</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>At the same time, political opposition emerged.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Jarosław Kaczyński</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> (leader of the newly formed Law and Justice party) argued that:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>enemies of Poland were trying to slander the nation and portray Poles as Hitler’s accomplices</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7B5D055-295F-2E92-96F3-45CA016E73D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10749488" y="438867"/>
-            <a:ext cx="1048603" cy="1042506"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="10656615" cy="671785"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Political Reactions to Jedwabne (2001)</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4214866754"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2716364810"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F803A91B-0F32-3E38-FD39-641C5F4AC5FE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B1CEE01-4BF0-2883-48A9-4D1FF4A5F8D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>July 2001</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, President </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Aleksander </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Kwaśniewski</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> publicly apologized for the crime in Jedwabne.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>However: Polish society remained </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>deeply divided.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Disagreements concerned:</a:t>
+            </a:r>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:endParaRPr lang="pl-PL" sz="2400" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>R</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0" err="1">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>esponsibilit</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>y</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IE" sz="2400" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>H</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>istorical interpretation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IE" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>ational identity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="just"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Jedwabne debate became one of the most important </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>memory conflicts in post-communist Poland</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AF708E8-81EC-2976-4628-6F6E19AFEA23}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{125B18F7-CE18-43E1-9D25-70E1A62DB866}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="86053" y="-1008984"/>
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="10274229" cy="671785"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Presidential Apology and Social Division</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015070320"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2193531615"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...27 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7285C899-BF6D-75B3-C14C-7A56F50860A9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB1E83E9-8B97-9ACC-CB4B-37DE2840FA84}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...9 lines deleted...]
-        </p:blipFill>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Jedwabne debate coincided with other memory conflicts:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>plans to create the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>Centre Against Expulsions in Berlin</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>disputes over the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>Volhynia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> massacres</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Together, these controversies contributed to the emergence of a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>“new historical policy” (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>polityka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0" err="1"/>
+              <a:t>historyczna</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Main features:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Stronger </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
+              <a:t>state involvement in shaping historical narratives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Promotion of national memory through public institutions</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buChar char="Ø"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Control over the popularization of historical research</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF326CCD-14AF-0B8E-F5F8-0B11A7436AA4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11401753" y="1228152"/>
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="-8011" y="340822"/>
+            <a:ext cx="10282542" cy="909055"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The Emergence of a “New Historical Policy”</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="826498459"/>
+      </p:ext>
+    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Red Violet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454551"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D8D9DC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E32D91"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C830CC"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="4EA6DC"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="4775E7"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="8971E1"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="D54773"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="6B9F25"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="8C8C8C"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Century Schoolbook">
       <a:majorFont>
-        <a:latin typeface="Century Schoolbook"/>
+        <a:latin typeface="Century Schoolbook" panose="02040604050505020304"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
         <a:font script="Hang" typeface="휴먼매직체"/>
         <a:font script="Hans" typeface="华文楷体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="KodchiangUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Schoolbook"/>
+        <a:latin typeface="Century Schoolbook" panose="02040604050505020304"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
         <a:font script="Hang" typeface="휴먼매직체"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="KodchiangUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12530,51 +16195,51 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12582,51 +16247,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12825,51 +16490,51 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12877,51 +16542,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -13090,64 +16755,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaServiceKeyPoints xmlns="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...6 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="206b9469efed5238e3299da57cdc015e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="876de33e-aaa5-4507-9b92-b84e676ded0d" xmlns:ns3="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="281ed500249cd3fe925a7af84a8b56c4" ns2:_="" ns3:_="">
     <xsd:import namespace="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
     <xsd:import namespace="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
                 <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
@@ -13330,143 +16995,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F83B94A-925B-4414-927F-DFD616E23C34}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
     <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Magazine layout</Template>
   <TotalTime></TotalTime>
-  <Words>22</Words>
+  <Words>1072</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>10</Paragraphs>
-  <Slides>14</Slides>
+  <Paragraphs>149</Paragraphs>
+  <Slides>15</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>15</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Front cover</dc:title>
   <dc:creator>Samantha Carty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A</vt:lpwstr>
   </property>
 </Properties>
 </file>