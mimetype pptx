--- v1 (2026-06-12)
+++ v2 (2026-09-11)
@@ -1,122 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId22"/>
+    <p:notesMasterId r:id="rId17"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId23"/>
+    <p:handoutMasterId r:id="rId18"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="728" r:id="rId5"/>
-[...8 lines deleted...]
-    <p:sldId id="733" r:id="rId14"/>
+    <p:sldId id="698" r:id="rId5"/>
+    <p:sldId id="722" r:id="rId6"/>
+    <p:sldId id="730" r:id="rId7"/>
+    <p:sldId id="729" r:id="rId8"/>
+    <p:sldId id="723" r:id="rId9"/>
+    <p:sldId id="724" r:id="rId10"/>
+    <p:sldId id="725" r:id="rId11"/>
+    <p:sldId id="728" r:id="rId12"/>
+    <p:sldId id="731" r:id="rId13"/>
+    <p:sldId id="727" r:id="rId14"/>
     <p:sldId id="732" r:id="rId15"/>
-    <p:sldId id="735" r:id="rId16"/>
-[...4 lines deleted...]
-    <p:sldId id="677" r:id="rId21"/>
+    <p:sldId id="677" r:id="rId16"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="325892" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -175,499 +163,160 @@
     <a:lvl8pPr marL="2281245" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="2607137" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
+    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
+      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="198AB1"/>
     <a:srgbClr val="4DBD98"/>
     <a:srgbClr val="EF4870"/>
     <a:srgbClr val="111E46"/>
     <a:srgbClr val="76C7EF"/>
     <a:srgbClr val="BE65A7"/>
     <a:srgbClr val="F16924"/>
     <a:srgbClr val="00A8F6"/>
     <a:srgbClr val="000D41"/>
     <a:srgbClr val="010101"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
-[...354 lines deleted...]
-</a:tblStyleLst>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr>
-[...1 lines deleted...]
-    <p:restoredTop sz="94660"/>
+  <p:normalViewPr horzBarState="maximized">
+    <p:restoredLeft sz="29193" autoAdjust="0"/>
+    <p:restoredTop sz="95037"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="90" d="100"/>
-          <a:sy n="90" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="370" y="53"/>
+        <p:origin x="67" y="475"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
+  <p:sorterViewPr>
+    <p:cViewPr varScale="1">
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:sorterViewPr>
+  <p:notesViewPr>
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1" showGuides="1">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
+        </p:scale>
+        <p:origin x="3392" y="192"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -685,170 +334,170 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29238D92-CE55-1642-B171-5E9305F007A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FF378577-8B88-EE4C-8516-6703E5E700B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2026</a:t>
+              <a:t>3/20/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{294DC253-90BB-9447-B456-77404052F1D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E73BA3A-C6D1-EB41-8906-A8CC76B3C0A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{ED09957D-E1A3-9D46-BB8D-8C509470EB58}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528926450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
@@ -873,119 +522,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69E1DF58-7EE3-C448-983E-EBFA8BC3FAB5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>3/18/2026</a:t>
+              <a:t>3/20/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -1031,86 +680,86 @@
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4F75372A-F483-BF4C-A311-87AB670BD6E8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1810596504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="437999" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
@@ -1172,122 +821,50 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3065994" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3503992" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
-</file>
-[...70 lines deleted...]
-</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1502,55 +1079,55 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1600" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Drag Your Image Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9434980E-F1D7-F9C6-0A6C-EA9AE0B9175C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -1632,51 +1209,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> WELCOME TO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B994558-E801-4EC5-4A48-7DFDE106694D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="437047" y="4221872"/>
             <a:ext cx="3348889" cy="671785"/>
@@ -1728,96 +1305,101 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> OUR PROJECT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC062C11-3E75-9B72-6B4C-D15BC5F76E1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="857888" y="6116720"/>
             <a:ext cx="2196197" cy="489032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755541045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3423700333"/>
       </p:ext>
@@ -1866,51 +1448,51 @@
           <a:xfrm>
             <a:off x="0" y="1"/>
             <a:ext cx="12192000" cy="3241781"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="85000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152E5000-5425-17ED-5FF9-DD990C5FEFDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="66" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3757761" y="3782742"/>
             <a:ext cx="4648767" cy="685350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -1960,51 +1542,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1180173" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1573566" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>YOUTH DRIVING THE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F0E11C2-72ED-5C9C-FF11-7155B01763A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="68" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234469" y="4641724"/>
             <a:ext cx="5695351" cy="685350"/>
@@ -2056,51 +1638,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1180173" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1573566" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>FUTURE OF REMEMBRANCE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D5DBCA-7D3F-B330-BCF2-D9DA1B5C1423}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="69" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3757761" y="2923759"/>
             <a:ext cx="4648767" cy="685350"/>
@@ -2152,51 +1734,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1180173" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1573566" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>MEMORY MAKERS -</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959822147"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2516,55 +2098,55 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1600" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Drag Your Image Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E4FE9E7-B717-676D-8785-D2871DD26A85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -2646,51 +2228,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>FOLLOW OUR </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99DDFBE-E029-E611-906A-EA80CC605CEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="469949" y="4483710"/>
             <a:ext cx="2225066" cy="671785"/>
@@ -2742,51 +2324,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>JOURNEY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Group 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD8510F-B664-8808-D06D-7B2B5C8BFBA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="809762" y="6136023"/>
             <a:ext cx="6090405" cy="485840"/>
             <a:chOff x="324323" y="8850516"/>
             <a:chExt cx="5989657" cy="477803"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -2801,68 +2383,68 @@
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2262816" y="8910739"/>
               <a:ext cx="4051164" cy="417580"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800">
+                <a:rPr lang="en-US" sz="800" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="10153D"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
-              <a:endParaRPr lang="en-US" sz="800">
+              <a:endParaRPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="10153D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Picture 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8612C988-E113-85DB-23D8-70781B2DD209}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
@@ -3109,55 +2691,55 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1600" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Drag Your Image Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EE9BB92-F41B-BC5B-4836-3D9AE58D61C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -3269,51 +2851,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> WELCOME TO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC05C13-434B-FCEF-87CC-7BE3E2C6DD8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5714900" y="4269998"/>
             <a:ext cx="3364931" cy="671785"/>
@@ -3365,66 +2947,71 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> OUR PROJECT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111263022"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo Slide 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3884995921"/>
       </p:ext>
@@ -3495,51 +3082,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="525">
+            <a:endParaRPr lang="en-US" sz="525" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="05203D"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="143" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E246BE9B-0F08-0141-BFBB-5CD2D858EA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3583,54 +3170,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>01</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="144" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C54D80-1128-5642-AF19-023C1AFBB107}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="1874430"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3668,54 +3255,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Introduction</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A3DCF8-C8C1-A54D-B2A9-2AEDD386F887}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="2336019"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3753,54 +3340,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>02</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDD29A6-533C-7341-8E91-02079E2FE43E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="2336019"/>
             <a:ext cx="5715653" cy="223986"/>
           </a:xfrm>
         </p:spPr>
@@ -3867,54 +3454,54 @@
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="3657"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>About us</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="147" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57CE5420-826A-4046-981E-1B3B3695529C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="2761963"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3952,54 +3539,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>03</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="148" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D97E9-C4D5-AC44-89B9-EABADCA7224E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="2761963"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4037,54 +3624,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>The Project</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="152" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDA7C9E-6821-614B-B581-5907A46DAE4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="3174729"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4122,54 +3709,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>04</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EECCB46-72D7-5740-9CED-11684DF47D53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="3174729"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4207,54 +3794,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Gallery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="158" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4AC3CD-CBEF-5E4F-B4DD-BD4814C7F019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="21" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="3601091"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4292,54 +3879,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>05</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="159" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F367CBF7-CF02-8943-9062-D02DDFD8E2D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="22" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="3601091"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4377,54 +3964,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="161" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3A5A09-F937-7549-8085-E87DDB3C3436}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4853601" y="4045032"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4462,54 +4049,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>06</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="162" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3125800D-400A-CB4E-BB45-05A321F773EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5624699" y="4045032"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4547,54 +4134,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Question and Answers</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE77D08-2226-F241-BD4C-C1EE8B229A90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4853601" y="4529299"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4632,54 +4219,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>07</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32184336-7547-9A40-A148-9E9B78DCBBAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5624699" y="4529299"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4717,54 +4304,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Conclusion</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04026514-11BD-62EB-44B0-149DF35E7733}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="460240" y="596921"/>
             <a:ext cx="2211054" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -4814,51 +4401,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>TABLE OF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56579B41-D929-2BEC-7179-37D34888E5A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432445" y="1379241"/>
             <a:ext cx="2444726" cy="671785"/>
@@ -4910,51 +4497,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>CONTENTS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="75" name="Group 74">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955FF89E-2810-5977-3AD9-E65D5EE94D05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4782673" y="5615761"/>
             <a:ext cx="6090405" cy="485840"/>
             <a:chOff x="324323" y="8850516"/>
             <a:chExt cx="5989657" cy="477803"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -4969,68 +4556,68 @@
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2262816" y="8910739"/>
               <a:ext cx="4051164" cy="417580"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800">
+                <a:rPr lang="en-US" sz="800" dirty="0">
                   <a:solidFill>
                     <a:srgbClr val="10153D"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
-              <a:endParaRPr lang="en-US" sz="800">
+              <a:endParaRPr lang="en-US" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="10153D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="77" name="Picture 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8DFF12-DFFD-C488-29B6-0D2AB9F66F25}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
@@ -5117,51 +4704,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="525">
+            <a:endParaRPr lang="en-US" sz="525" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="05203D"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE8E858-242F-D11E-FB53-57EC93F92AF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -5172,51 +4759,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="010101"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9C527BFA-2C0E-4CEC-B6A5-913A56FEF4B4}" type="slidenum">
               <a:rPr lang="fr-CA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="fr-CA"/>
+            <a:endParaRPr lang="fr-CA" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="98" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E17F88D-FE4F-9CBD-E66E-2873D71DC074}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="639852" y="0"/>
             <a:ext cx="4611021" cy="2513490"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5225,54 +4812,54 @@
           <a:effectLst>
             <a:glow rad="127000">
               <a:srgbClr val="414141"/>
             </a:glow>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
               <a:defRPr sz="15000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>01</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="99" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D873AA30-0F78-FCB1-C916-3A3CE251F23D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6352050" y="3505573"/>
             <a:ext cx="2053233" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5322,51 +4909,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>DIVIDER</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="100" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{642D4D19-C142-A773-1BEE-670912DF9E19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6324256" y="4287893"/>
             <a:ext cx="1349507" cy="671785"/>
@@ -5418,51 +5005,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>TITLE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3387120164"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Divider 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5532,51 +5119,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1283">
+            <a:endParaRPr lang="en-US" sz="1283" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE20B737-C724-BC42-9305-29BFF3FA1BB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931824" y="2361851"/>
@@ -5623,54 +5210,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828778" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2438374" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Click to type</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934E37BF-1ED2-4A1B-CDC0-59DA61126C9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5721,51 +5308,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>HEADING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978311718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5841,54 +5428,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828778" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2438374" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Click to type</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AFBC99-BD1A-BB6F-308E-DB8C90B78868}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5939,51 +5526,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>HEADING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1245063116"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -6017,51 +5604,51 @@
           <a:xfrm>
             <a:off x="0" y="2"/>
             <a:ext cx="12192000" cy="2576944"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="85000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D1B318-A933-504F-B625-B0BEEAB9C2BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931824" y="2975955"/>
             <a:ext cx="10483429" cy="3319299"/>
           </a:xfrm>
         </p:spPr>
@@ -6105,54 +5692,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828778" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2438374" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB"/>
+              <a:rPr lang="en-GB" dirty="0"/>
               <a:t>Click to type</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0997C91-DB91-32BE-3C72-02A24E171C82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2018965"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -6203,51 +5790,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>HEADING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843110718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -6274,112 +5861,112 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838202" y="365128"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838202" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="6" name="Straight Connector 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE408B69-D389-CD2F-3055-DB37B7B189A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701121" y="6578090"/>
             <a:ext cx="265889" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
@@ -6724,4438 +6311,1037 @@
         <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="13373124" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/RuEngfb_WzM?feature=oembed" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...3 lines deleted...]
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Symbol zastępczy obrazu 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{237419C5-5900-BDF4-8F6E-C4A47182FC47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="7972" b="7972"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text Placeholder 9">
+          <p:cNvPr id="11" name="Symbol zastępczy tekstu 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B318BB-760A-A372-27D3-70FEE668361B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB74D15D-4982-AD62-1C16-3412F3B62CFD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="167855" y="3087679"/>
-            <a:ext cx="8925244" cy="2673110"/>
+            <a:off x="5742695" y="2391508"/>
+            <a:ext cx="5546628" cy="1920240"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
-[...21 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Using Korczak, Losing Context: The Cost of (Over)Use</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="112" name="Oval 111">
+          <p:cNvPr id="12" name="Symbol zastępczy tekstu 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F433E80E-D6A4-B934-FC56-E7E381AEEB56}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B3DBCD3-4B21-043C-55E2-8AFF94E73C19}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5795889" y="4524918"/>
+            <a:ext cx="5493434" cy="1110205"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0"/>
+              <a:t>Agnieszka Witkowska-Krych</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0"/>
+              <a:t>The Pilecki </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0" err="1"/>
+              <a:t>Institute</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2800" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="2" name="Graphic 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CE3AA2-8D55-EE69-6A02-876ED65CAD9C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="5972197" flipH="1">
+            <a:off x="10230734" y="6544231"/>
+            <a:ext cx="1988628" cy="1318666"/>
+            <a:chOff x="5072479" y="4905026"/>
+            <a:chExt cx="803439" cy="532763"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="3" name="Freeform 2">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7C661EE-9A5D-8455-2A90-842F0CB55D81}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5072479" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540356 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Freeform 3">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B196BD53-C8B6-BC6B-E50F-8E63DFC157BA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5160355" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540356 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Freeform 6">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B37DDB13-EA40-F1E4-F2A2-F7470E0389B9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5248231" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540357 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Freeform 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D217EE5B-DC95-92D8-0138-FF7B2389170D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5335562" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 540356"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 532763"/>
+                <a:gd name="connsiteX1" fmla="*/ 540357 w 540356"/>
+                <a:gd name="connsiteY1" fmla="*/ 532764 h 532763"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:ln w="19050" cap="flat">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-US"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Oval 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3E87B6-8A4C-474E-244C-6EEE410ED61A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1708448"/>
-            <a:ext cx="895932" cy="895932"/>
+            <a:off x="9471971" y="-522323"/>
+            <a:ext cx="1044645" cy="1044645"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4DBD98">
-              <a:alpha val="79840"/>
+              <a:alpha val="75969"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-AU" noProof="0"/>
-[...2230 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="437713004"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090102379"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F803A91B-0F32-3E38-FD39-641C5F4AC5FE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1322363" y="2995459"/>
+            <a:ext cx="8560190" cy="867081"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>He </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>remained</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>the children to the end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>so they would be a little less afraid of what might come</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFD6C2B-48F6-4BDE-B0E2-9D68758FC93D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="4361962" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Maybe</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>?</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F11F562B-9545-52C1-56CF-49D6BC7ED1E5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8579B2F-F6BE-3FD5-23ED-EFA286517941}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1689652" y="11181"/>
-            <a:ext cx="9134061" cy="6850546"/>
+            <a:off x="5276167" y="4559519"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48EE642F-EC98-2E4E-C183-259C9DA7894F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11137463" y="1358192"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3231124708"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015070320"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Symbol zastępczy obrazu 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A62CDB-F772-E3CD-DB99-F8E22AA4F851}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="21"/>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="30059" b="30059"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="49237" y="348584"/>
+            <a:ext cx="12192000" cy="3241781"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
+          <p:cNvPr id="8" name="Symbol zastępczy tekstu 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E91A7849-B1D9-2A8A-E070-A9B365375151}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02425005-1A1D-F444-33AE-B6BE36D33918}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62"/>
+            <p:ph type="body" sz="quarter" idx="66"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3757757" y="4321197"/>
+            <a:ext cx="4648767" cy="685350"/>
+          </a:xfrm>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="pl-PL" dirty="0"/>
-              <a:t>FILM</a:t>
-            </a:r>
+              <a:t>What for</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>?</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-            <a:hlinkClick r:id="" action="ppaction://media"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Symbol zastępczy tekstu 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE5C0FFB-FE7E-87BD-DD83-BBC0E2F59D89}"/>
-[...196 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D6E6B1E-7D77-7FE1-1F23-7234CD07C52C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDCDA02D-DCD8-3C9F-7B48-536AC7F29591}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48"/>
+            <p:ph type="body" sz="quarter" idx="68"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="353961" y="1679170"/>
-            <a:ext cx="6803923" cy="4810119"/>
+            <a:off x="3234468" y="5347561"/>
+            <a:ext cx="5695351" cy="685350"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...70 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>For </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>whom</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
+          <p:cNvPr id="10" name="Symbol zastępczy tekstu 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A2B9970-AF3B-F918-8429-D68FD2597CE1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A15E015-A183-5730-49E3-FF95CA27002D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62"/>
+            <p:ph type="body" sz="quarter" idx="69"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1" y="562745"/>
-            <a:ext cx="7157884" cy="671785"/>
+            <a:off x="3757758" y="3266434"/>
+            <a:ext cx="4648767" cy="685350"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Why</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="pl-PL" dirty="0"/>
-              <a:t>Memory of </a:t>
-[...15 lines deleted...]
-              <a:t>  </a:t>
+              <a:t>?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="467250732"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="42315445"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1352 lines deleted...]
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="154" name="Picture Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984E6049-DDBF-6024-E18B-7A085C4E6205}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="9515" r="9515"/>
+          <a:srcRect l="18887" t="-306" r="143" b="306"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="802105" y="340963"/>
             <a:ext cx="6265122" cy="5158391"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762C3ACE-FEFE-C4A1-73E7-A06621EAB290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-AU" noProof="0"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>FOLLOW OUR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD546FF4-8F35-7682-56FB-F00558D312AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-AU" noProof="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>JOURNEY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5185A13-38B6-AF13-E1BD-C87318CFDFAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9610040" y="4855780"/>
             <a:ext cx="538875" cy="538875"/>
             <a:chOff x="1950027" y="2499889"/>
             <a:chExt cx="850463" cy="850463"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -11229,51 +7415,51 @@
                     <a:pt x="190383" y="0"/>
                     <a:pt x="425232" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="660081" y="0"/>
                     <a:pt x="850464" y="190383"/>
                     <a:pt x="850464" y="425232"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="EF4870"/>
             </a:solidFill>
             <a:ln w="6294" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0">
+              <a:endParaRPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="9" name="Graphic 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A5F0012-91F8-9427-0EB8-5BEAB95F5F1D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2107521" y="2657382"/>
               <a:ext cx="535476" cy="535477"/>
               <a:chOff x="2107521" y="2657382"/>
               <a:chExt cx="535476" cy="535477"/>
             </a:xfrm>
@@ -11807,51 +7993,51 @@
                     <a:cubicBezTo>
                       <a:pt x="349635" y="630"/>
                       <a:pt x="340185" y="0"/>
                       <a:pt x="267739" y="0"/>
                     </a:cubicBezTo>
                     <a:lnTo>
                       <a:pt x="267739" y="0"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="6294" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-AU" noProof="0">
+                <a:endParaRPr lang="en-US" dirty="0">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="25" name="Freeform 24">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5987EF4E-CD8F-0AAD-A1A1-3A1B95A57C51}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2237925" y="2787786"/>
                 <a:ext cx="274668" cy="274668"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
@@ -11955,51 +8141,51 @@
                       <a:pt x="226790" y="87566"/>
                       <a:pt x="226790" y="137334"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="226790" y="187102"/>
                       <a:pt x="186472" y="226790"/>
                       <a:pt x="137334" y="226790"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="6294" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-AU" noProof="0">
+                <a:endParaRPr lang="en-US" dirty="0">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="26" name="Freeform 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20FFBA51-D6FE-0D24-B751-14E3CFE56A20}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2486134" y="2749988"/>
                 <a:ext cx="64257" cy="64257"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
@@ -12054,51 +8240,51 @@
                       <a:pt x="14385" y="0"/>
                       <a:pt x="32129" y="0"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="49873" y="0"/>
                       <a:pt x="64257" y="14384"/>
                       <a:pt x="64257" y="32129"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="6294" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-AU" noProof="0">
+                <a:endParaRPr lang="en-US" dirty="0">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="30" name="Group 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8839CFFE-9271-8ECA-121C-882FA5A2D954}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="8946609" y="4855780"/>
             <a:ext cx="538875" cy="538875"/>
             <a:chOff x="3094393" y="4759137"/>
@@ -12175,51 +8361,51 @@
                     <a:pt x="190383" y="0"/>
                     <a:pt x="425232" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="660081" y="0"/>
                     <a:pt x="850464" y="190383"/>
                     <a:pt x="850464" y="425232"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="EF4870"/>
             </a:solidFill>
             <a:ln w="6294" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0">
+              <a:endParaRPr lang="en-US" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="32" name="Group 31">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BF2FED3-0DA7-1533-7D9E-2154103F6FDC}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="3303016" y="4946695"/>
               <a:ext cx="685139" cy="655838"/>
               <a:chOff x="3303016" y="4946695"/>
               <a:chExt cx="685139" cy="655838"/>
             </a:xfrm>
@@ -12484,51 +8670,51 @@
                       <a:pt x="146311" y="451605"/>
                       <a:pt x="146311" y="453212"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="98077" y="452676"/>
                       <a:pt x="48770" y="452676"/>
                       <a:pt x="0" y="452676"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ln w="5347" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-AU" noProof="0"/>
+                <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="34" name="Freeform 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CBE6E2A-3A38-44EC-A0CB-7F2C983A154F}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3311799" y="5159950"/>
                 <a:ext cx="146847" cy="442047"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst>
                   <a:gd name="connsiteX0" fmla="*/ 146847 w 146847"/>
                   <a:gd name="connsiteY0" fmla="*/ 0 h 442047"/>
@@ -12580,51 +8766,51 @@
                       <a:pt x="0" y="147349"/>
                       <a:pt x="0" y="0"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="48771" y="0"/>
                       <a:pt x="97541" y="0"/>
                       <a:pt x="146847" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ln w="5347" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-AU" noProof="0"/>
+                <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="35" name="Freeform 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A807869-5A06-4B59-7D34-D66EC992A552}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3303016" y="4946695"/>
                 <a:ext cx="165330" cy="153521"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst>
                   <a:gd name="connsiteX0" fmla="*/ 83279 w 165330"/>
                   <a:gd name="connsiteY0" fmla="*/ 0 h 153521"/>
@@ -12716,51 +8902,51 @@
                       <a:pt x="27005" y="8037"/>
                       <a:pt x="65057" y="1608"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="70952" y="536"/>
                       <a:pt x="76847" y="536"/>
                       <a:pt x="83279" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ln w="5347" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-AU" noProof="0"/>
+                <a:endParaRPr lang="en-US"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="122" name="Oval 121">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{496C340A-7434-3131-E227-D29A19D83E0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="667758"/>
             <a:ext cx="895932" cy="895932"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -12772,51 +8958,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-AU" noProof="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="128" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88D7DAA4-CDA4-CC80-8E11-A620CF6524EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10871194" y="3484181"/>
             <a:ext cx="2641612" cy="2639151"/>
             <a:chOff x="1782854" y="3591929"/>
             <a:chExt cx="742307" cy="741615"/>
           </a:xfrm>
           <a:solidFill>
             <a:srgbClr val="FFD168">
               <a:alpha val="62000"/>
@@ -12869,51 +9055,51 @@
                     <a:pt x="0" y="107970"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="98247" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="58948" y="29446"/>
                     <a:pt x="25107" y="65982"/>
                     <a:pt x="0" y="107970"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="131" name="Freeform 130">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD1AE46-7182-6DCB-2F3C-45B2314D9F1E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1795954" y="3616468"/>
               <a:ext cx="223238" cy="245932"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 183394 w 223238"/>
                 <a:gd name="connsiteY0" fmla="*/ 18540 h 245932"/>
@@ -12959,51 +9145,51 @@
                     <a:pt x="0" y="245933"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="223238" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="210139" y="5453"/>
                     <a:pt x="196493" y="11451"/>
                     <a:pt x="183394" y="18540"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="132" name="Freeform 131">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CFECE8-16DE-FF31-CC14-BE2543BEDC1F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1782854" y="3599018"/>
               <a:ext cx="295285" cy="325547"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 265266 w 295285"/>
                 <a:gd name="connsiteY0" fmla="*/ 8180 h 325547"/>
@@ -13049,51 +9235,51 @@
                     <a:pt x="0" y="325548"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="295286" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="285461" y="2727"/>
                     <a:pt x="275636" y="5453"/>
                     <a:pt x="265266" y="8180"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="133" name="Freeform 132">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B086ACB-DCE7-1193-E837-AC6F34314AD3}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1782854" y="3592475"/>
               <a:ext cx="346592" cy="382259"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 320393 w 346592"/>
                 <a:gd name="connsiteY0" fmla="*/ 2727 h 382259"/>
@@ -13149,51 +9335,51 @@
                     <a:pt x="546" y="382260"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="346592" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="337859" y="546"/>
                     <a:pt x="329126" y="1091"/>
                     <a:pt x="320393" y="2727"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="134" name="Freeform 133">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C1C38A5-1A9F-C677-81CA-C68341A427DA}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1782854" y="3591929"/>
               <a:ext cx="390257" cy="425883"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 370608 w 390257"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 425883"/>
@@ -13249,51 +9435,51 @@
                     <a:pt x="2729" y="425884"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="390257" y="545"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="383708" y="0"/>
                     <a:pt x="377158" y="0"/>
                     <a:pt x="370608" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="135" name="Freeform 134">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9AE86B5-034F-F0B5-3310-D07944B9C448}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1788858" y="3594110"/>
               <a:ext cx="424097" cy="463509"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 402811 w 424097"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 463509"/>
@@ -13339,51 +9525,51 @@
                     <a:pt x="4912" y="463510"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="424098" y="3272"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="417002" y="1636"/>
                     <a:pt x="409907" y="546"/>
                     <a:pt x="402811" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="136" name="Freeform 135">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AA1E50A-29FF-59F9-7CE8-DBFA61277E0C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1799775" y="3599563"/>
               <a:ext cx="448659" cy="494047"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 429556 w 448659"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 494047"/>
@@ -13429,51 +9615,51 @@
                     <a:pt x="6550" y="494047"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="448660" y="4908"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="442656" y="3272"/>
                     <a:pt x="436106" y="1636"/>
                     <a:pt x="429556" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="137" name="Freeform 136">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9DDC8E4-5C2B-5D0D-19CF-68844D45D98C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1811237" y="3609379"/>
               <a:ext cx="471583" cy="516404"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 453572 w 471583"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 516404"/>
@@ -13519,51 +9705,51 @@
                     <a:pt x="8187" y="516404"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="471584" y="5998"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="465580" y="3817"/>
                     <a:pt x="459576" y="1636"/>
                     <a:pt x="453572" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="138" name="Freeform 137">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4CD5DD1-390E-6EDC-6B54-C7BBBC77487E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1826520" y="3620285"/>
               <a:ext cx="488504" cy="535490"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 472130 w 488504"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
@@ -13609,51 +9795,51 @@
                     <a:pt x="9279" y="535490"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="488504" y="7634"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="483592" y="4908"/>
                     <a:pt x="477588" y="2727"/>
                     <a:pt x="472130" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="139" name="Freeform 138">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7DA3DBD-BFB3-7BFF-ABEE-D0B867B7B6DF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1843440" y="3635554"/>
               <a:ext cx="501603" cy="546396"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 485775 w 501603"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 546396"/>
@@ -13699,51 +9885,51 @@
                     <a:pt x="10370" y="546397"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="501604" y="8725"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="496146" y="5998"/>
                     <a:pt x="491233" y="2727"/>
                     <a:pt x="485775" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="140" name="Freeform 139">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{136626A3-D459-434B-B3A1-E640B01A3318}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1864727" y="3652458"/>
               <a:ext cx="507607" cy="556211"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 492871 w 507607"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 556211"/>
@@ -13789,51 +9975,51 @@
                     <a:pt x="11462" y="556212"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="507608" y="9815"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="502695" y="6544"/>
                     <a:pt x="497783" y="3272"/>
                     <a:pt x="492871" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="141" name="Freeform 140">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6D6C974-695C-0461-1A56-E3866F6A3663}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1885468" y="3671544"/>
               <a:ext cx="511428" cy="560029"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 497237 w 511428"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 560029"/>
@@ -13879,51 +10065,51 @@
                     <a:pt x="12554" y="560029"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="511428" y="11452"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="506516" y="7089"/>
                     <a:pt x="502149" y="3817"/>
                     <a:pt x="497237" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="142" name="Freeform 141">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBE69F3-BB8F-BA99-447B-EF941E587AA8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1907846" y="3692265"/>
               <a:ext cx="510882" cy="562210"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 499420 w 510882"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 562210"/>
@@ -13969,51 +10155,51 @@
                     <a:pt x="13100" y="562211"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="510883" y="13087"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="508153" y="8180"/>
                     <a:pt x="503241" y="4363"/>
                     <a:pt x="499420" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="143" name="Freeform 142">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CEF1E1-B741-7EDB-19F7-0300E91B13D7}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1934591" y="3716804"/>
               <a:ext cx="507607" cy="556757"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 495600 w 507607"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 556757"/>
@@ -14059,51 +10245,51 @@
                     <a:pt x="14737" y="556758"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="507608" y="13633"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="503787" y="9270"/>
                     <a:pt x="499966" y="4363"/>
                     <a:pt x="495600" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="144" name="Freeform 143">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2411C269-101A-492D-6B42-B3AB19F68681}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1960790" y="3741343"/>
               <a:ext cx="499966" cy="548577"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 489596 w 499966"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 548577"/>
@@ -14149,51 +10335,51 @@
                     <a:pt x="15829" y="548578"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="499966" y="14723"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="496691" y="9816"/>
                     <a:pt x="493416" y="4908"/>
                     <a:pt x="489596" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="145" name="Freeform 144">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C0C1071-E2A7-B880-305E-5EEF6E4C240B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1989172" y="3768063"/>
               <a:ext cx="490687" cy="535490"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 481409 w 490687"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
@@ -14239,51 +10425,51 @@
                     <a:pt x="16920" y="535490"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="490687" y="16359"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="487412" y="10361"/>
                     <a:pt x="484683" y="5453"/>
                     <a:pt x="481409" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="146" name="Freeform 145">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70289766-FAF8-18C9-0FAC-E7A7FC26EF9B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2021375" y="3798600"/>
               <a:ext cx="471583" cy="518586"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 463942 w 471583"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 518586"/>
@@ -14329,51 +10515,51 @@
                     <a:pt x="18012" y="518586"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="471584" y="17450"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="469401" y="10906"/>
                     <a:pt x="467217" y="5453"/>
                     <a:pt x="463942" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="147" name="Freeform 146">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0129B7E7-8916-3EF1-DAE8-05823E5FBB76}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2055762" y="3830773"/>
               <a:ext cx="450842" cy="495683"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 444293 w 450842"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 495683"/>
@@ -14419,51 +10605,51 @@
                     <a:pt x="19649" y="495683"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="450843" y="19631"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="449205" y="12542"/>
                     <a:pt x="446476" y="5998"/>
                     <a:pt x="444293" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="148" name="Freeform 147">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{104086D8-E052-CE4F-AE33-FA63ECC902CF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2091785" y="3866218"/>
               <a:ext cx="424643" cy="465145"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 419731 w 424643"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 465145"/>
@@ -14509,51 +10695,51 @@
                     <a:pt x="21287" y="465146"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="424644" y="20176"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="423006" y="14178"/>
                     <a:pt x="421369" y="7089"/>
                     <a:pt x="419731" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="149" name="Freeform 148">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D01AA34-DB83-12F3-7B7B-08CA705325D9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2131630" y="3906025"/>
               <a:ext cx="390257" cy="427519"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 387528 w 390257"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 427519"/>
@@ -14609,51 +10795,51 @@
                     <a:pt x="22924" y="427520"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="390257" y="23448"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="389712" y="15268"/>
                     <a:pt x="388620" y="7634"/>
                     <a:pt x="387528" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="150" name="Freeform 149">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAAA97CE-047D-7F2C-88B1-C95ADBA79F23}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2174749" y="3949650"/>
               <a:ext cx="350413" cy="383895"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 350413 w 350413"/>
                 <a:gd name="connsiteY0" fmla="*/ 13633 h 383895"/>
@@ -14709,51 +10895,51 @@
                     <a:pt x="26199" y="381714"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="349867" y="26175"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="350413" y="22358"/>
                     <a:pt x="350413" y="17995"/>
                     <a:pt x="350413" y="13633"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="151" name="Freeform 150">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83F6B771-EB80-C38B-2922-699919DAAAC2}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2224418" y="3998727"/>
               <a:ext cx="297468" cy="327183"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 297469 w 297468"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 327183"/>
@@ -14799,51 +10985,51 @@
                     <a:pt x="30566" y="320095"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="293102" y="31083"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="294740" y="21267"/>
                     <a:pt x="296377" y="10906"/>
                     <a:pt x="297469" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="152" name="Freeform 151">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD1B28C-EA43-FF0A-9411-D705E356EC55}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2285004" y="4059257"/>
               <a:ext cx="227058" cy="249750"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 227059 w 227058"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 249750"/>
@@ -14889,51 +11075,51 @@
                     <a:pt x="39844" y="231755"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="213413" y="40898"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="218872" y="27810"/>
                     <a:pt x="223784" y="14178"/>
                     <a:pt x="227059" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="153" name="Freeform 152">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{378BB153-0DE0-39F4-041B-544BDD2E4F76}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2368513" y="4148141"/>
               <a:ext cx="105888" cy="115604"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 105888 w 105888"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 115604"/>
@@ -14961,1900 +11147,2675 @@
                     <a:pt x="105888" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="0" y="115605"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="43119" y="85068"/>
                     <a:pt x="79689" y="45805"/>
                     <a:pt x="105888" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-AU" noProof="0"/>
+              <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291396894"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text Placeholder 15">
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0988B61-AAF2-510A-2040-753EF3B6E4C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A0D2299-5853-7E4F-408A-A5F703AADE41}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="2094168"/>
+            <a:ext cx="10483429" cy="3089777"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>1️⃣ He chose to die with the children in Treblinka.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>2️⃣ He was a pioneer of children’s rights decades before the UN Convention.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>3️⃣ He created a democratic “children’s republic” in his orphanage.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>4️⃣ He was a physician, educator, and writer who devoted his life to children.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5️⃣ He is a universal moral symbol of integrity and ethical responsibility.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25D45ACA-C173-8529-00C4-8D6CF5D652DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="460239" y="596921"/>
-            <a:ext cx="3470077" cy="671785"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="10854202" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pl-PL" dirty="0"/>
-[...8 lines deleted...]
-              <a:t>ion </a:t>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>5 most popular </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>statements</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>concernig</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Korczak</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="17" name="Text Placeholder 16">
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3248250556"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Obraz 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCA736BE-69A4-5180-3D63-B75E26C54E32}"/>
-[...33 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D22C16-DC5C-8AB2-78E6-1A585C4F6D77}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB204F9-B0EE-41AD-C077-66E89CFABD30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4108932" y="1072691"/>
-            <a:ext cx="10758319" cy="4814761"/>
+            <a:off x="8499277" y="1706054"/>
+            <a:ext cx="3174334" cy="3854548"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Obraz 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB63B876-C4C1-D3F0-F44A-6846A3A403E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6247127" y="3624567"/>
+            <a:ext cx="2085974" cy="3064622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C4BCC9-B713-8F8A-3981-8CABBE7FDDE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11852030" y="2145323"/>
+            <a:ext cx="1012875" cy="240501"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F758E8-CBE2-56FC-0005-6295976A5D17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="3375720" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Realisation</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="3200" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Obraz 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD2E899-254B-A490-F9EB-55D37A815F03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6304439" y="355555"/>
+            <a:ext cx="2432442" cy="3209473"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Obraz 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0C79DA6-F1FD-D3DE-E0CD-83A90E23E0F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="160798" y="1478458"/>
+            <a:ext cx="3296529" cy="3303109"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Obraz 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42217F16-44AC-5A64-8FB9-D979FDCF8613}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3148214" y="0"/>
+            <a:ext cx="2979698" cy="3974172"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Obraz 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4241D74-7560-A800-C76E-A526AFF4B7F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3749632" y="3355438"/>
+            <a:ext cx="2085975" cy="3333750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4030187120"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4216039698"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82FDC51B-939F-01B3-FB21-FA73067CEDA5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5DEEE577-A2E9-9B20-9ADB-CCA19DA2B98F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="854285" y="3522040"/>
+            <a:ext cx="10483429" cy="641998"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="3600" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>He chose to die with the children</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3600" b="1" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="3600" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" sz="3600" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCA147F0-DAE8-9410-D9E4-B9BCC2AEAF98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="10854202" cy="1095963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The most most popular </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>statement</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>concernig</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="3200" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Korczak</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFE71A66-3792-2D44-BB10-83D9F1FDE66E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7198273" y="5241957"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2034725E-2D56-BE7E-B205-B31DF11229A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11337714" y="2851090"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696A3658-27A8-0481-17FF-335B6681576C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="948435" y="5757576"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3615300569"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...11 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...50 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...18 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...102 lines deleted...]
-            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C94864-AFCE-BC7C-80F2-E5C2F805344A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1" y="279709"/>
-            <a:ext cx="9756475" cy="1101079"/>
+            <a:off x="0" y="279709"/>
+            <a:ext cx="3309476" cy="1101079"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pl-PL" dirty="0"/>
-[...18 lines deleted...]
-            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Decision</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>?</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="pole tekstowe 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5B5DBE4-16C2-2B14-4265-912F029680C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="713443" y="2412609"/>
+            <a:ext cx="10364866" cy="2246769"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>He chose to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>stay</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> with the children.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2800" b="1" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>He </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>led</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>them</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> with pride to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Umschlagplatz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>where</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>were</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>deported</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>death</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>camp</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>He was the one and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>only</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>who</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>made</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>such</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>decision</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>that</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>why</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> he </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>became</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> the symbol of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>loyalty</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>devotion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2800" b="1" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3450DA3-53AB-934E-EC0A-E20B5977AE07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9871196" y="-433286"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E804C2D-CDDC-A074-A73B-1A7832B8D3E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2383678" y="5304426"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510239EE-90D3-53F4-8323-58F7BF96514E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
+            <a:pPr algn="just">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
             </a:pPr>
-            <a:r>
-[...10 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...9 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900" algn="just">
-[...48 lines deleted...]
-            <a:endParaRPr lang="en-AU" sz="1800" noProof="0" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC57EA2-7894-8D09-A53B-100AD20DF02C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="578092"/>
-            <a:ext cx="11423264" cy="671785"/>
+            <a:off x="55294" y="2585597"/>
+            <a:ext cx="6415845" cy="1686806"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pl-PL" noProof="0" dirty="0" err="1"/>
-[...30 lines deleted...]
-            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>„Korczak”, 1990, </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>D</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>ir. Andrzej Wajda</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
+          <p:cNvPr id="4" name="Obraz 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFFFAC3-14D2-7815-8142-D840E6DF62FF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{048E5802-A1F8-1250-D2CE-8482CA050CD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6977269" y="1663824"/>
-            <a:ext cx="4717020" cy="4740964"/>
+            <a:off x="6714160" y="631398"/>
+            <a:ext cx="3829575" cy="5438811"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{046D0F46-1468-CD4C-777C-0A5C363E1466}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2133423" y="-834502"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{861421AE-879F-6BC5-798B-59A5D4F9D023}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="704168" y="5367979"/>
+            <a:ext cx="1042506" cy="1048603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3707243191"/>
-      </p:ext>
-[...447 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638497282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F803A91B-0F32-3E38-FD39-641C5F4AC5FE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D746F49E-DDD8-3C35-8D8A-86F0F35218C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="294968" y="1679171"/>
-            <a:ext cx="6715433" cy="4616084"/>
+            <a:off x="931824" y="2361851"/>
+            <a:ext cx="10483429" cy="4264032"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...23 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...23 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...15 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...26 lines deleted...]
-            <a:endParaRPr lang="en-AU" sz="2000" noProof="0" dirty="0"/>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFD6C2B-48F6-4BDE-B0E2-9D68758FC93D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A9FE35-8C95-669F-6527-07A21816851C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
-            <a:ext cx="7018412" cy="671785"/>
+            <a:ext cx="3419426" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pl-PL" noProof="0" dirty="0" err="1"/>
-[...10 lines deleted...]
-            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Last</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> march</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Picture 3">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="pole tekstowe 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFD72562-5323-993B-38DB-B12166F0A364}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6EF8948-357F-9C2E-B53F-675AD730A44A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...5 lines deleted...]
-        </p:blipFill>
+        </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7668381" y="839585"/>
-            <a:ext cx="3880030" cy="5342554"/>
+            <a:off x="998807" y="2117177"/>
+            <a:ext cx="10416446" cy="289759"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
         </p:spPr>
-      </p:pic>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="pole tekstowe 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B98ADF7-8068-30F6-7D08-AFBEE2D96907}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1146517" y="2743503"/>
+            <a:ext cx="10037298" cy="3785652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Key details of the final journey</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> (as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>presented</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>publicly</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The march: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The children walked neatly dressed, holding hands, in what witnesses described as a quiet, peaceful procession.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>people</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>said</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>that</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>they</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>were</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>singing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Korczak's appearance: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Described as upright and composed, although very ill and tired. According to accounts, he walked with his head held high, showing no fear to the children.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Symbol: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Some witnesses mentioned that the children carried a banner (e.g. King Ma</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>tt</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>'s flag), and Korczak himself held a book in his hand.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Umschlagplatz</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>The place from which trains departed for Treblinka. There, Korczak and the children boarded the carriages and were then murdered in the gas chambers.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:highlight>
+                  <a:srgbClr val="00FFFF"/>
+                </a:highlight>
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Attitude: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>He rejected the chance of salvation, deciding to share the fate of his charges to the very end</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015070320"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3127547159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Text Placeholder 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Obraz 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317C7406-8649-C815-9A96-8B95E3E851FC}"/>
-[...176 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{210648A8-02FA-7531-C3E6-EF94EDFA7AF3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4139F5A0-C55A-883E-20CE-7D082E2CE6EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7796981" y="473082"/>
-            <a:ext cx="3426072" cy="5674903"/>
+            <a:off x="6337495" y="298496"/>
+            <a:ext cx="4988296" cy="5996759"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED56CCE8-AFCE-68DC-901C-92D52AD0093D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="1679171"/>
+            <a:ext cx="4695253" cy="4616084"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>A </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>few</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>corrections</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>More</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>than</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 20 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>orphanages</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>operating</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> in the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Warsaw</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Ghetto</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>All of tchem deported </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>to the East”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Most of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>directors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>educators</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>workers</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>stayed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>their</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>charges</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>till</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> the end (Great </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Liquidation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> Action, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>summer</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t> 1942)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>No need to call others as </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>Korczak in a skirt”, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>other Korczaks”; they had proper names</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFontTx/>
+              <a:buChar char="-"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0">
+              <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3BA6CE0-C080-238C-79FF-0C6104BB718F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>But…</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2027163768"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3411268614"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text Placeholder 1">
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4051C6-4B5F-24C9-467B-F5372806985A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0CFA71-801F-6CEE-D84F-08C928B18596}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="516834" y="1232452"/>
-            <a:ext cx="6748669" cy="5172134"/>
+            <a:off x="931824" y="2839755"/>
+            <a:ext cx="10483429" cy="853014"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...105 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>In steadfast dignity, he walked beside his children into the shadow of death, choosing honor and love over survival</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28FC014A-660D-AA8F-9039-84D6A49D40D8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9454D23-1B60-313F-1DA7-00316CC495A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="367748" y="369154"/>
-            <a:ext cx="6897756" cy="671785"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="6197796" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="pl-PL" dirty="0"/>
-[...14 lines deleted...]
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              </a:rPr>
+              <a:t>General/popular image</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF74F7A5-DCB2-617C-B3AB-5D19F2726907}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F72EFC4-927A-8002-921E-A6EF2F408041}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7549598" y="1158461"/>
-            <a:ext cx="3969854" cy="5293139"/>
+            <a:off x="9904151" y="-134619"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE8D89DA-D812-81C3-61EE-613984D23369}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7479863" y="5071776"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C066D49-8FD1-ABD2-9ED3-05327041E21C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-331531" y="5498609"/>
+            <a:ext cx="1042506" cy="1048603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3547165491"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4231710038"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Red Violet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454551"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D8D9DC"/>
       </a:lt2>
@@ -17684,214 +14645,193 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BF82B94C7873BC4789555DEE23565856" ma:contentTypeVersion="18" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="eb25807de0646563120995b49d9b7114">
-[...2 lines deleted...]
-    <xsd:import namespace="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="206b9469efed5238e3299da57cdc015e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="876de33e-aaa5-4507-9b92-b84e676ded0d" xmlns:ns3="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="281ed500249cd3fe925a7af84a8b56c4" ns2:_="" ns3:_="">
+    <xsd:import namespace="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
+    <xsd:import namespace="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByUser" minOccurs="0"/>
+                <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="876de33e-aaa5-4507-9b92-b84e676ded0d" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
-[...82 lines deleted...]
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="SharingHintHash" ma:index="14" nillable="true" ma:displayName="Skrót wskazówki dotyczącej udostępniania" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+    <xsd:element name="LastSharedByUser" ma:index="10" nillable="true" ma:displayName="Last Shared By User" ma:description="" ma:hidden="true" ma:internalName="LastSharedByUser" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LastSharedByTime" ma:index="11" nillable="true" ma:displayName="Last Shared By Time" ma:description="" ma:hidden="true" ma:internalName="LastSharedByTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="12" nillable="true" ma:displayName="MediaServiceMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="13" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:description="" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="19" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -17936,173 +14876,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MediaServiceKeyPoints xmlns="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" xsi:nil="true"/>
-    <_activity xmlns="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" xsi:nil="true"/>
+    <MediaServiceKeyPoints xmlns="ef88797d-310b-4d46-ad9c-0c23fa0c8d45" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF3535D4-9CEC-4F52-8264-F329812B34FF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F83B94A-925B-4414-927F-DFD616E23C34}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="876de33e-aaa5-4507-9b92-b84e676ded0d"/>
+    <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Magazine layout</Template>
   <TotalTime></TotalTime>
-  <Words>1324</Words>
+  <Words>462</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>92</Paragraphs>
-[...1 lines deleted...]
-  <Notes>1</Notes>
+  <Paragraphs>49</Paragraphs>
+  <Slides>12</Slides>
+  <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>1</MMClips>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>17</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="21" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Cambria</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Front cover</dc:title>
   <dc:creator>Samantha Carty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100BF82B94C7873BC4789555DEE23565856</vt:lpwstr>
+    <vt:lpwstr>0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A</vt:lpwstr>
   </property>
 </Properties>
 </file>