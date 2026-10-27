--- v2 (2026-09-11)
+++ v3 (2026-10-27)
@@ -1,1966 +1,5876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
-  <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483660" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
-  <p:handoutMasterIdLst>
-[...1 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="698" r:id="rId5"/>
-[...10 lines deleted...]
-    <p:sldId id="677" r:id="rId16"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="677" r:id="rId21"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:embeddedFontLst>
+    <p:embeddedFont>
+      <p:font typeface="Century Schoolbook" panose="02040604050505020304" pitchFamily="18" charset="0"/>
+      <p:regular r:id="rId23"/>
+      <p:bold r:id="rId24"/>
+      <p:italic r:id="rId25"/>
+      <p:boldItalic r:id="rId26"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Lucida Sans" panose="020B0602030504020204" pitchFamily="34" charset="0"/>
+      <p:regular r:id="rId27"/>
+      <p:bold r:id="rId28"/>
+      <p:italic r:id="rId29"/>
+      <p:boldItalic r:id="rId30"/>
+    </p:embeddedFont>
+    <p:embeddedFont>
+      <p:font typeface="Montserrat" panose="00000500000000000000" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId31"/>
+      <p:bold r:id="rId32"/>
+      <p:italic r:id="rId33"/>
+      <p:boldItalic r:id="rId34"/>
+    </p:embeddedFont>
+  </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr>
-      <a:defRPr lang="en-US"/>
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr marL="0" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="325892" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="651784" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="977676" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1303569" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="1629461" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="1955353" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="2281245" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="2607137" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="1283" kern="1200">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
-    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-[...3 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId35" roundtripDataSignature="AMtx7mgM+7oV7uWCfZ8q5EeMASPSUnf1rw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
-  <p:clrMru>
-[...10 lines deleted...]
-  </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="95037"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="90" d="100"/>
+          <a:sy n="90" d="100"/>
         </p:scale>
-        <p:origin x="67" y="475"/>
+        <p:origin x="370" y="53"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:sorterViewPr>
-[...19 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.fntdata"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.fntdata"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.fntdata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId35" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
-      <p:bgRef idx="1001">
-[...1 lines deleted...]
-      </p:bgRef>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph type="hdr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="dt" sz="quarter" idx="1"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{FF378577-8B88-EE4C-8516-6703E5E700B5}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Footer Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
           <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln w="12700" cap="flat" cmpd="sng">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="2"/>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1150" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="1200"/>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1283" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Slide Number Placeholder 4">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="3"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{ED09957D-E1A3-9D46-BB8D-8C509470EB58}" type="slidenum">
-              <a:rPr lang="en-US" smtClean="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="pl-PL" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...1 lines deleted...]
-</p:handoutMaster>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
-    <p:bg>
-[...3 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 89"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Header Placeholder 1"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;p1:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2971800" cy="458788"/>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Date Placeholder 2"/>
-[...34 lines deleted...]
-          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvPr id="91" name="Google Shape;91;p1:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:custGeom>
             <a:avLst/>
-          </a:prstGeom>
-[...5 lines deleted...]
-          </a:ln>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
         </p:spPr>
-        <p:txBody>
-[...5 lines deleted...]
-        </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 172"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Notes Placeholder 4"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="173" name="Google Shape;173;p10:notes"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...31 lines deleted...]
-            </a:r>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvPr id="174" name="Google Shape;174;p10:notes"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="4"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 177"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="178" name="Google Shape;178;p11:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvPr id="179" name="Google Shape;179;p11:notes"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458787"/>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 182"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="183" name="Google Shape;183;p12:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
-[...4 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
           <a:p>
-            <a:fld id="{4F75372A-F483-BF4C-A311-87AB670BD6E8}" type="slidenum">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="184" name="Google Shape;184;p12:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...93 lines deleted...]
-</p:notesMaster>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 187"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="188" name="Google Shape;188;p13:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="189" name="Google Shape;189;p13:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 192"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="193" name="Google Shape;193;p14:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="194" name="Google Shape;194;p14:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 197"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="198" name="Google Shape;198;p15:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="199" name="Google Shape;199;p15:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 204"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;p16:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="206" name="Google Shape;206;p16:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 209"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="210" name="Google Shape;210;p17:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="211" name="Google Shape;211;p17:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 214"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="215" name="Google Shape;215;p18:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="216" name="Google Shape;216;p18:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 221"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="222" name="Google Shape;222;p19:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="223" name="Google Shape;223;p19:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 123"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="Google Shape;124;p2:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p2:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 135"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;p3:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="137" name="Google Shape;137;p3:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 141"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="142" name="Google Shape;142;p4:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;p4:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 146"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;p5:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;p5:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 151"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;p6:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;p6:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 156"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;p7:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p7:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 161"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p8:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="163" name="Google Shape;163;p8:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 167"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="168" name="Google Shape;168;p9:notes"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="169" name="Google Shape;169;p9:notes"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="120000" h="120000" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+        </p:spPr>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
-  <p:cSld name="Cover Slide 01">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Cover Slide 02">
+  <p:cSld name="Cover Slide 02">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 14"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Freeform 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="15" name="Google Shape;15;p27"/>
           <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2899976"/>
             <a:ext cx="12192000" cy="3035603"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
-            <a:gdLst>
-[...8 lines deleted...]
-            </a:gdLst>
+            <a:gdLst/>
             <a:ahLst/>
-            <a:cxnLst>
-[...12 lines deleted...]
-            </a:cxnLst>
+            <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="967106" h="479753">
+              <a:path w="967106" h="479753" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="967107" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="967107" y="479754"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="479754"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="111E46"/>
           </a:solidFill>
-          <a:ln w="3060" cap="flat">
+          <a:ln>
             <a:noFill/>
-            <a:prstDash val="solid"/>
-            <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1283">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Schoolbook"/>
+              <a:ea typeface="Century Schoolbook"/>
+              <a:cs typeface="Century Schoolbook"/>
+              <a:sym typeface="Century Schoolbook"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="16" name="Google Shape;16;p27"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" sz="quarter" idx="10"/>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="802105" y="2181725"/>
-            <a:ext cx="10603832" cy="3317629"/>
+            <a:off x="433137" y="577515"/>
+            <a:ext cx="5855368" cy="4921840"/>
           </a:xfrm>
-          <a:custGeom>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst>
-[...42 lines deleted...]
-          </a:custGeom>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:srgbClr val="BFBFBF"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...21 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="17" name="Google Shape;17;p27"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7658965" y="409476"/>
+            <a:off x="7723133" y="682192"/>
             <a:ext cx="3634678" cy="1643570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Google Shape;18;p27"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9623515" y="6148251"/>
+            <a:ext cx="2196197" cy="489032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="19" name="Google Shape;19;p27"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="437048" y="3439552"/>
+            <a:off x="5742695" y="3487678"/>
             <a:ext cx="3465473" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EF4870"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buNone/>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buNone/>
+              <a:defRPr sz="4000" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;p27"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="437047" y="4221872"/>
-            <a:ext cx="3348889" cy="671785"/>
+            <a:off x="5714900" y="4269998"/>
+            <a:ext cx="3364931" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EF4870"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buNone/>
-[...6 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buNone/>
+              <a:defRPr sz="4000" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...28 lines deleted...]
-      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...38 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Quote/Statement 01">
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Text/Photo 01">
+  <p:cSld name="Text/Photo 01">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 73"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Picture Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="74" name="Google Shape;74;p36"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" sz="quarter" idx="21"/>
+            <p:ph type="pic" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2"/>
+            <a:ext cx="12192000" cy="2576944"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D8D8D8"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p36"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="2975955"/>
+            <a:ext cx="10483429" cy="3319299"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p36"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2018965"/>
+            <a:ext cx="3156225" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Text/Photo 02">
+  <p:cSld name="Text/Photo 02">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Quote/Statement 01">
+  <p:cSld name="Quote/Statement 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 78"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p38"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1"/>
             <a:ext cx="12192000" cy="3241781"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:srgbClr val="D8D8D8"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...16 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p38"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="66" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3757761" y="3782742"/>
             <a:ext cx="4648767" cy="685350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4DBD98"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="107694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="393391" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="786782" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1180173" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1573566" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p38"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="68" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234469" y="4641724"/>
             <a:ext cx="5695351" cy="685350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4DBD98"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="107694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="393391" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="786782" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1180173" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1573566" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p38"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="69" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3757761" y="2923759"/>
             <a:ext cx="4648767" cy="685350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4DBD98"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="107694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="393391" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="786782" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1180173" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1573566" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3331"/>
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Quote/Statement 02">
   <p:cSld name="Quote/Statement 02">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 83"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Quote/Statement 03">
   <p:cSld name="Quote/Statement 03">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Quote/Statement 04">
   <p:cSld name="Quote/Statement 04">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 85"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Quote/Statement 05">
   <p:cSld name="Quote/Statement 05">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 86"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Photo Slide ">
   <p:cSld name="Photo Slide ">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
+        <p15:guide id="1" orient="horz" pos="4124">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Final Slide 01">
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Final Slide 02">
+  <p:cSld name="Final Slide 02">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 88"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="4124">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" userDrawn="1">
+  <p:cSld name="1_Final Slide 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Freeform 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FBFC640-49FC-26DD-9315-7075A01213EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
@@ -2445,4808 +6355,14065 @@
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
             <a:blip r:embed="rId3"/>
             <a:stretch>
               <a:fillRect/>
             </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="324323" y="8850516"/>
               <a:ext cx="1921025" cy="427758"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="571670456"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2047745627"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
-[...40 lines deleted...]
-        <p15:guide id="1" orient="horz" pos="4124" userDrawn="1">
+        <p15:guide id="1" orient="horz" pos="4124">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
-  <p:cSld name="Cover Slide 02">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Text 02">
+  <p:cSld name="Text 02">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 21"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Freeform 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="22" name="Google Shape;22;p28"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="931824" y="1679171"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400" b="0" i="0">
+                <a:solidFill>
+                  <a:srgbClr val="111E46"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
+              <a:buNone/>
+              <a:defRPr sz="5161">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p28"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="3156225" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Final Slide 01">
+  <p:cSld name="Final Slide 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 24"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p29"/>
           <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2899976"/>
             <a:ext cx="12192000" cy="3035603"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
-            <a:gdLst>
-[...8 lines deleted...]
-            </a:gdLst>
+            <a:gdLst/>
             <a:ahLst/>
-            <a:cxnLst>
-[...12 lines deleted...]
-            </a:cxnLst>
+            <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path w="967106" h="479753">
+              <a:path w="967106" h="479753" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="967107" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="967107" y="479754"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="479754"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:srgbClr val="111E46"/>
           </a:solidFill>
-          <a:ln w="3060" cap="flat">
+          <a:ln>
             <a:noFill/>
-            <a:prstDash val="solid"/>
-            <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1283">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Schoolbook"/>
+              <a:ea typeface="Century Schoolbook"/>
+              <a:cs typeface="Century Schoolbook"/>
+              <a:sym typeface="Century Schoolbook"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Picture Placeholder 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="26" name="Google Shape;26;p29"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="pic" sz="quarter" idx="10"/>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="433137" y="577515"/>
-            <a:ext cx="5855368" cy="4921840"/>
+            <a:off x="802105" y="340963"/>
+            <a:ext cx="6265122" cy="5158391"/>
           </a:xfrm>
-          <a:custGeom>
+          <a:prstGeom prst="rect">
             <a:avLst/>
-            <a:gdLst>
-[...42 lines deleted...]
-          </a:custGeom>
+          </a:prstGeom>
           <a:solidFill>
-            <a:schemeClr val="bg1">
-[...1 lines deleted...]
-            </a:schemeClr>
+            <a:srgbClr val="BFBFBF"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
-        <p:txBody>
-[...21 lines deleted...]
-        </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Picture 12">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="27" name="Google Shape;27;p29"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...3 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7723133" y="682192"/>
+            <a:off x="7720958" y="967415"/>
             <a:ext cx="3634678" cy="1643570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...28 lines deleted...]
-          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="28" name="Google Shape;28;p29"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5742695" y="3487678"/>
-            <a:ext cx="3465473" cy="671785"/>
+            <a:off x="497743" y="3701390"/>
+            <a:ext cx="2845665" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4870"/>
+            <a:srgbClr val="4DBD98"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="108554"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3472"/>
+              <a:buNone/>
+              <a:defRPr sz="3472" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p29"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5714900" y="4269998"/>
-            <a:ext cx="3364931" cy="671785"/>
+            <a:off x="469949" y="4483710"/>
+            <a:ext cx="2225066" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="EF4870"/>
+            <a:srgbClr val="4DBD98"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="108554"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3472"/>
+              <a:buNone/>
+              <a:defRPr sz="3472" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30" name="Google Shape;30;p29"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="809762" y="6136023"/>
+            <a:ext cx="6090405" cy="485840"/>
+            <a:chOff x="324323" y="8850516"/>
+            <a:chExt cx="5989657" cy="477803"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Google Shape;31;p29"/>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2262816" y="8910739"/>
+              <a:ext cx="4051164" cy="417580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" anchor="t" anchorCtr="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="pl-PL" sz="800">
+                  <a:solidFill>
+                    <a:srgbClr val="10153D"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:rPr>
+                <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="800">
+                <a:solidFill>
+                  <a:srgbClr val="10153D"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="32" name="Google Shape;32;p29"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId3">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="324323" y="8850516"/>
+              <a:ext cx="1921025" cy="427758"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...38 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" pos="475" userDrawn="1">
-[...4 lines deleted...]
-        <p15:guide id="2" pos="7168" userDrawn="1">
+        <p15:guide id="1" orient="horz" pos="4124">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="Contents">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Cover Slide 01">
+  <p:cSld name="Cover Slide 01">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="34" name="Google Shape;34;p30"/>
           <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="2899976"/>
+            <a:ext cx="12192000" cy="3035603"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
+            <a:pathLst>
+              <a:path w="967106" h="479753" extrusionOk="0">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="967107" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="967107" y="479754"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="479754"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:solidFill>
+            <a:srgbClr val="111E46"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1283">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Schoolbook"/>
+              <a:ea typeface="Century Schoolbook"/>
+              <a:cs typeface="Century Schoolbook"/>
+              <a:sym typeface="Century Schoolbook"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p30"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="802105" y="2181725"/>
+            <a:ext cx="10603832" cy="3317629"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="BFBFBF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="36" name="Google Shape;36;p30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7658965" y="409476"/>
+            <a:ext cx="3634678" cy="1643570"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;p30"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="437048" y="3439552"/>
+            <a:ext cx="3465473" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buNone/>
+              <a:defRPr sz="4000" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="38" name="Google Shape;38;p30"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="437047" y="4221872"/>
+            <a:ext cx="3348889" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buNone/>
+              <a:defRPr sz="4000" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
+              <a:buNone/>
+              <a:defRPr sz="3238">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="39" name="Google Shape;39;p30"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="857888" y="6116720"/>
+            <a:ext cx="2196197" cy="489032"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" matchingName="Text/Photo Slide 01">
+  <p:cSld name="Text/Photo Slide 01">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 40"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" pos="475">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="7168">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Contents">
+  <p:cSld name="Contents">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 41"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p32"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="-1446189" y="1454956"/>
             <a:ext cx="6857999" cy="3948093"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="111E46"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="525">
               <a:solidFill>
                 <a:srgbClr val="05203D"/>
               </a:solidFill>
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="143" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="43" name="Google Shape;43;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="1874430"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="144" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="1874430"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="145" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="2336019"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="146" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="2336019"/>
             <a:ext cx="5715653" cy="223986"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="3657"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...3 lines deleted...]
-              <a:tabLst/>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...20 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="147" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="47" name="Google Shape;47;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="2761963"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="148" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="6"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="2761963"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="152" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="7"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="3174729"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="156" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="50" name="Google Shape;50;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="8"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="3174729"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="158" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="21" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="9"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="3601091"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="159" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="22" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="3601091"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="161" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="53" name="Google Shape;53;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4853601" y="4045032"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="162" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5624699" y="4045032"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="163" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="16"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4853601" y="4529299"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="EF4870"/>
+              </a:buClr>
+              <a:buSzPts val="3200"/>
               <a:buNone/>
               <a:defRPr sz="3200" b="1" i="0">
                 <a:solidFill>
                   <a:srgbClr val="EF4870"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="164" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="17"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5624699" y="4529299"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="621906" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1243813" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1865719" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2487628" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5266"/>
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="57" name="Google Shape;57;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="18"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="460240" y="596921"/>
             <a:ext cx="2211054" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="58" name="Google Shape;58;p32"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="19"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432445" y="1379241"/>
             <a:ext cx="2444726" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="75" name="Group 74">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="59" name="Google Shape;59;p32"/>
           <p:cNvGrpSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4782673" y="5615761"/>
             <a:ext cx="6090405" cy="485840"/>
             <a:chOff x="324323" y="8850516"/>
             <a:chExt cx="5989657" cy="477803"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="76" name="object 12">
-[...5 lines deleted...]
-            </p:cNvPr>
+            <p:cNvPr id="60" name="Google Shape;60;p32"/>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2262816" y="8910739"/>
               <a:ext cx="4051164" cy="417580"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
           </p:spPr>
           <p:txBody>
-            <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" anchor="t" anchorCtr="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
-              <a:pPr algn="just">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
                 <a:lnSpc>
-                  <a:spcPts val="800"/>
+                  <a:spcPct val="100000"/>
                 </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:rPr lang="pl-PL" sz="800">
                   <a:solidFill>
                     <a:srgbClr val="10153D"/>
                   </a:solidFill>
-                  <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                  <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
                 </a:rPr>
                 <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
               </a:r>
+              <a:endParaRPr/>
             </a:p>
             <a:p>
-              <a:pPr algn="just">
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
                 <a:lnSpc>
-                  <a:spcPts val="800"/>
+                  <a:spcPct val="100000"/>
                 </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
               </a:pPr>
-              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:endParaRPr sz="800">
                 <a:solidFill>
                   <a:srgbClr val="10153D"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="77" name="Picture 76">
-[...8 lines deleted...]
-            </p:cNvPicPr>
+            <p:cNvPr id="61" name="Google Shape;61;p32"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
-          <p:blipFill>
-[...3 lines deleted...]
-            </a:stretch>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId2">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect/>
+            <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="324323" y="8850516"/>
               <a:ext cx="1921025" cy="427758"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" pos="475" userDrawn="1">
+        <p15:guide id="1" pos="475">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Divider 01">
   <p:cSld name="Divider 01">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 62"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="63" name="Google Shape;63;p33"/>
           <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="1770488" y="141436"/>
             <a:ext cx="3677237" cy="7218220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="111E46"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="525">
               <a:solidFill>
                 <a:srgbClr val="05203D"/>
               </a:solidFill>
-              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Slide Number Placeholder 5">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="64" name="Google Shape;64;p33"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="4"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7030922" y="9570703"/>
             <a:ext cx="372588" cy="363596"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="010101"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="900">
+                <a:solidFill>
+                  <a:srgbClr val="010101"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{9C527BFA-2C0E-4CEC-B6A5-913A56FEF4B4}" type="slidenum">
-[...1 lines deleted...]
-              <a:pPr/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr lang="pl-PL"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="fr-CA" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Text Placeholder 3">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p33"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="639852" y="0"/>
             <a:ext cx="4611021" cy="2513490"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:effectLst>
-[...3 lines deleted...]
-          </a:effectLst>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="15000"/>
               <a:buNone/>
               <a:defRPr sz="15000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p33"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6352050" y="3505573"/>
             <a:ext cx="2053233" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="100" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p33"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6324256" y="4287893"/>
             <a:ext cx="1349507" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="198AB1"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...13 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Divider 02">
   <p:cSld name="Divider 02">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 68"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Text 01">
   <p:cSld name="Text 01">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 69"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="65" name="Rectangle 64">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="70" name="Google Shape;70;p35"/>
           <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-17545" y="0"/>
             <a:ext cx="12209545" cy="2147749"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="111E46"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1283">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p35"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931824" y="2361851"/>
             <a:ext cx="10483429" cy="3933404"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr numCol="1" spcCol="288000" anchor="t">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="l">
-[...5 lines deleted...]
-              </a:spcBef>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400" b="0" i="0">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
-                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="609593" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="1219185" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1828778" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="2438374" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="5161"/>
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="125" name="Text Placeholder 32">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p35"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="EF4870"/>
           </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="808038" indent="0" algn="l">
-[...14 lines deleted...]
-                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+              <a:defRPr sz="3600" b="1" i="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="382455" indent="0">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="764909" indent="0">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1147364" indent="0">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1529821" indent="0">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3238"/>
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
-                <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
+                <a:latin typeface="Montserrat"/>
+                <a:ea typeface="Montserrat"/>
+                <a:cs typeface="Montserrat"/>
+                <a:sym typeface="Montserrat"/>
               </a:defRPr>
             </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Text 02">
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Text Placeholder 32">
-[...491 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="10" name="Google Shape;10;p26"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838202" y="365128"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3870"/>
+              <a:buFont typeface="Calibri"/>
+              <a:buNone/>
+              <a:defRPr sz="3870" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
-          <p:cNvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p26"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838202" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-474344" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3657"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3870"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3870" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-474344" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3870"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3870" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-474344" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3870"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3870" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-474344" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3870"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3870" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-474345" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="011E3B"/>
+              </a:buClr>
+              <a:buSzPts val="3870"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="3870" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="011E3B"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-646429" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="6580"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="6580" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-646429" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="6580"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="6580" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-646429" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="6580"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="6580" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-646429" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1828"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="6580"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+              <a:defRPr sz="6580" b="0" i="0" u="none" strike="noStrike" cap="none">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
-            <a:pPr lvl="0"/>
-[...31 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="6" name="Straight Connector 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="12" name="Google Shape;12;p26"/>
           <p:cNvCxnSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701121" y="6578090"/>
             <a:ext cx="265889" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="line">
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="198AB1"/>
             </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
       </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="13" name="Google Shape;13;p26"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-          <a:blip r:embed="rId20"/>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId21">
+            <a:alphaModFix/>
+          </a:blip>
           <a:srcRect t="78397" r="608"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm rot="16200000">
+          <a:xfrm rot="-5400000">
             <a:off x="10917797" y="5562861"/>
             <a:ext cx="1846677" cy="181503"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483694" r:id="rId1"/>
-[...16 lines deleted...]
-    <p:sldLayoutId id="2147483749" r:id="rId18"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
+    <p:sldLayoutId id="2147483650" r:id="rId2"/>
+    <p:sldLayoutId id="2147483651" r:id="rId3"/>
+    <p:sldLayoutId id="2147483652" r:id="rId4"/>
+    <p:sldLayoutId id="2147483653" r:id="rId5"/>
+    <p:sldLayoutId id="2147483654" r:id="rId6"/>
+    <p:sldLayoutId id="2147483655" r:id="rId7"/>
+    <p:sldLayoutId id="2147483656" r:id="rId8"/>
+    <p:sldLayoutId id="2147483657" r:id="rId9"/>
+    <p:sldLayoutId id="2147483658" r:id="rId10"/>
+    <p:sldLayoutId id="2147483659" r:id="rId11"/>
+    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483661" r:id="rId13"/>
+    <p:sldLayoutId id="2147483662" r:id="rId14"/>
+    <p:sldLayoutId id="2147483663" r:id="rId15"/>
+    <p:sldLayoutId id="2147483664" r:id="rId16"/>
+    <p:sldLayoutId id="2147483665" r:id="rId17"/>
+    <p:sldLayoutId id="2147483666" r:id="rId18"/>
+    <p:sldLayoutId id="2147483667" r:id="rId19"/>
   </p:sldLayoutIdLst>
-  <p:hf hdr="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...18 lines deleted...]
-      <a:lvl1pPr marL="835822" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="3657"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...10 lines deleted...]
-      <a:lvl2pPr marL="2507462" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3870" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:srgbClr val="011E3B"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl2pPr>
-      <a:lvl3pPr marL="4179101" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3870" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:srgbClr val="011E3B"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl3pPr>
-      <a:lvl4pPr marL="5850740" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3870" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:srgbClr val="011E3B"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
-      </a:lvl4pPr>
-      <a:lvl5pPr marL="7522384" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3870" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:srgbClr val="011E3B"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="9194022" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="6580" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="10865665" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="6580" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="12537303" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="6580" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="14208947" indent="-835822" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
-          <a:spcPct val="90000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="1828"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="6580" kern="1200">
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
+          <a:solidFill>
+            <a:srgbClr val="000000"/>
+          </a:solidFill>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-        <a:defRPr lang="en-US"/>
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="1671639" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="3343281" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="5014923" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="6686564" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="8358202" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="10029841" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="11701485" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="13373124" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="6580" kern="1200">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 92"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="13" name="Symbol zastępczy obrazu 12">
-[...7 lines deleted...]
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+          <p:cNvPr id="93" name="Google Shape;93;p1"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
-            <p:ph type="pic" sz="quarter" idx="10"/>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill>
-[...4 lines deleted...]
-          </a:stretch>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect l="10344" r="10344"/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="433137" y="577515"/>
+            <a:ext cx="5855368" cy="4921840"/>
+          </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="BFBFBF"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Symbol zastępczy tekstu 10">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="94" name="Google Shape;94;p1"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5742695" y="2391508"/>
-            <a:ext cx="5546628" cy="1920240"/>
+            <a:off x="5714900" y="3000956"/>
+            <a:ext cx="5775090" cy="1158508"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Using Korczak, Losing Context: The Cost of (Over)Use</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t> Gaza War and Shoah</a:t>
             </a:r>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Symbol zastępczy tekstu 11">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p1"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="63"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5795889" y="4524918"/>
-            <a:ext cx="5493434" cy="1110205"/>
+            <a:off x="5714900" y="4269998"/>
+            <a:ext cx="3255679" cy="671785"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EF4870"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="4000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="pl-PL" sz="2800" dirty="0"/>
-              <a:t>Agnieszka Witkowska-Krych</a:t>
+              <a:rPr lang="pl-PL"/>
+              <a:t> Bożena Keff</a:t>
             </a:r>
-          </a:p>
-[...9 lines deleted...]
-            <a:endParaRPr lang="pl-PL" sz="2800" dirty="0"/>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...267 lines deleted...]
-      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Oval 8">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="96" name="Google Shape;96;p1"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="-5400000">
+            <a:off x="-895136" y="4352149"/>
+            <a:ext cx="3949651" cy="596287"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="20638" marR="0" lvl="0" indent="-20638" algn="ctr" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="2600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>www</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" sz="2600" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.memory-makers.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2600" b="1" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>eu</a:t>
+            </a:r>
+            <a:endParaRPr sz="2600" b="1" i="0" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9471971" y="-522323"/>
-            <a:ext cx="1044645" cy="1044645"/>
+            <a:off x="0" y="1897468"/>
+            <a:ext cx="895932" cy="895932"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4DBD98">
-              <a:alpha val="75969"/>
+              <a:alpha val="80000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
-        <p:style>
-[...14 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1283">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Schoolbook"/>
+              <a:ea typeface="Century Schoolbook"/>
+              <a:cs typeface="Century Schoolbook"/>
+              <a:sym typeface="Century Schoolbook"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98" name="Google Shape;98;p1"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10641177" y="3499946"/>
+            <a:ext cx="2641616" cy="2639155"/>
+            <a:chOff x="1782854" y="3591929"/>
+            <a:chExt cx="742308" cy="741616"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="99" name="Google Shape;99;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1834161" y="3663910"/>
+              <a:ext cx="98246" cy="107970"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="98246" h="107970" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="0" y="107970"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="98247" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="58948" y="29446"/>
+                    <a:pt x="25107" y="65982"/>
+                    <a:pt x="0" y="107970"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="100" name="Google Shape;100;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1795954" y="3616468"/>
+              <a:ext cx="223238" cy="245932"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="223238" h="245932" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="183394" y="18540"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="14737" y="203944"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9279" y="217577"/>
+                    <a:pt x="4367" y="231209"/>
+                    <a:pt x="0" y="245933"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="223238" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="210139" y="5453"/>
+                    <a:pt x="196493" y="11451"/>
+                    <a:pt x="183394" y="18540"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="101" name="Google Shape;101;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3599018"/>
+              <a:ext cx="295285" cy="325547"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="295285" h="325547" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="265266" y="8180"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4912" y="294465"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2729" y="304826"/>
+                    <a:pt x="1092" y="315187"/>
+                    <a:pt x="0" y="325548"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="295286" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="285461" y="2727"/>
+                    <a:pt x="275636" y="5453"/>
+                    <a:pt x="265266" y="8180"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="102" name="Google Shape;102;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3592475"/>
+              <a:ext cx="346592" cy="382259"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="346592" h="382259" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="320393" y="2727"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="546" y="355540"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="546" y="360447"/>
+                    <a:pt x="0" y="365355"/>
+                    <a:pt x="0" y="370808"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="374625"/>
+                    <a:pt x="0" y="378442"/>
+                    <a:pt x="546" y="382260"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="346592" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="337859" y="546"/>
+                    <a:pt x="329126" y="1091"/>
+                    <a:pt x="320393" y="2727"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="103" name="Google Shape;103;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3591929"/>
+              <a:ext cx="390257" cy="425883"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="390257" h="425883" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="370608" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="369517" y="0"/>
+                    <a:pt x="368425" y="0"/>
+                    <a:pt x="366787" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="402436"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="546" y="410070"/>
+                    <a:pt x="1637" y="418250"/>
+                    <a:pt x="2729" y="425884"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="390257" y="545"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="383708" y="0"/>
+                    <a:pt x="377158" y="0"/>
+                    <a:pt x="370608" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="104" name="Google Shape;104;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1788858" y="3594110"/>
+              <a:ext cx="424097" cy="463509"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="424097" h="463509" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="402811" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="442243"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1092" y="449332"/>
+                    <a:pt x="3275" y="456421"/>
+                    <a:pt x="4912" y="463510"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="424098" y="3272"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="417002" y="1636"/>
+                    <a:pt x="409907" y="546"/>
+                    <a:pt x="402811" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="105" name="Google Shape;105;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1799775" y="3599563"/>
+              <a:ext cx="448659" cy="494047"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="448659" h="494047" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="429556" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="474962"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2183" y="481505"/>
+                    <a:pt x="3821" y="487504"/>
+                    <a:pt x="6550" y="494047"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="448660" y="4908"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="442656" y="3272"/>
+                    <a:pt x="436106" y="1636"/>
+                    <a:pt x="429556" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="106" name="Google Shape;106;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1811237" y="3609379"/>
+              <a:ext cx="471583" cy="516404"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="471583" h="516404" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="453572" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="498955"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2183" y="504953"/>
+                    <a:pt x="5458" y="510951"/>
+                    <a:pt x="8187" y="516404"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="471584" y="5998"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="465580" y="3817"/>
+                    <a:pt x="459576" y="1636"/>
+                    <a:pt x="453572" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="107" name="Google Shape;107;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1826520" y="3620285"/>
+              <a:ext cx="488504" cy="535490"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="488504" h="535490" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="472130" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="519131"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2729" y="524584"/>
+                    <a:pt x="6004" y="530037"/>
+                    <a:pt x="9279" y="535490"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="488504" y="7634"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="483592" y="4908"/>
+                    <a:pt x="477588" y="2727"/>
+                    <a:pt x="472130" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="108" name="Google Shape;108;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1843440" y="3635554"/>
+              <a:ext cx="501603" cy="546396"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="501603" h="546396" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="485775" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="531673"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3275" y="536581"/>
+                    <a:pt x="7096" y="542034"/>
+                    <a:pt x="10370" y="546397"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="501604" y="8725"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="496146" y="5998"/>
+                    <a:pt x="491233" y="2727"/>
+                    <a:pt x="485775" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="109" name="Google Shape;109;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1864727" y="3652458"/>
+              <a:ext cx="507607" cy="556211"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="507607" h="556211" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="492871" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="542579"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3821" y="546942"/>
+                    <a:pt x="7641" y="551850"/>
+                    <a:pt x="11462" y="556212"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="507608" y="9815"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="502695" y="6544"/>
+                    <a:pt x="497783" y="3272"/>
+                    <a:pt x="492871" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="110" name="Google Shape;110;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885468" y="3671544"/>
+              <a:ext cx="511428" cy="560029"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="511428" h="560029" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="497237" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="547487"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3821" y="551304"/>
+                    <a:pt x="8187" y="556212"/>
+                    <a:pt x="12554" y="560029"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="511428" y="11452"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="506516" y="7089"/>
+                    <a:pt x="502149" y="3817"/>
+                    <a:pt x="497237" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="111" name="Google Shape;111;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1907846" y="3692265"/>
+              <a:ext cx="510882" cy="562210"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="510882" h="562210" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="499420" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="550759"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4367" y="554576"/>
+                    <a:pt x="8733" y="558393"/>
+                    <a:pt x="13100" y="562211"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="510883" y="13087"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="508153" y="8180"/>
+                    <a:pt x="503241" y="4363"/>
+                    <a:pt x="499420" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="112" name="Google Shape;112;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1934591" y="3716804"/>
+              <a:ext cx="507607" cy="556757"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="507607" h="556757" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="495600" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="546397"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4912" y="550214"/>
+                    <a:pt x="9825" y="553485"/>
+                    <a:pt x="14737" y="556758"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="507608" y="13633"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="503787" y="9270"/>
+                    <a:pt x="499966" y="4363"/>
+                    <a:pt x="495600" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="113" name="Google Shape;113;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1960790" y="3741343"/>
+              <a:ext cx="499966" cy="548577"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="499966" h="548577" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="489596" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="539853"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5458" y="543125"/>
+                    <a:pt x="10370" y="545851"/>
+                    <a:pt x="15829" y="548578"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="499966" y="14723"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="496691" y="9816"/>
+                    <a:pt x="493416" y="4908"/>
+                    <a:pt x="489596" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1989172" y="3768063"/>
+              <a:ext cx="490687" cy="535490"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="490687" h="535490" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="481409" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="527856"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5458" y="530583"/>
+                    <a:pt x="10916" y="533309"/>
+                    <a:pt x="16920" y="535490"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="490687" y="16359"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="487412" y="10361"/>
+                    <a:pt x="484683" y="5453"/>
+                    <a:pt x="481409" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="115" name="Google Shape;115;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2021375" y="3798600"/>
+              <a:ext cx="471583" cy="518586"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="471583" h="518586" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="463942" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="512042"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6004" y="514224"/>
+                    <a:pt x="12008" y="516405"/>
+                    <a:pt x="18012" y="518586"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="471584" y="17450"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="469401" y="10906"/>
+                    <a:pt x="467217" y="5453"/>
+                    <a:pt x="463942" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="116" name="Google Shape;116;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2055762" y="3830773"/>
+              <a:ext cx="450842" cy="495683"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="450842" h="495683" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="444293" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="490775"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6550" y="492411"/>
+                    <a:pt x="13100" y="494047"/>
+                    <a:pt x="19649" y="495683"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="450843" y="19631"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="449205" y="12542"/>
+                    <a:pt x="446476" y="5998"/>
+                    <a:pt x="444293" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2091785" y="3866218"/>
+              <a:ext cx="424643" cy="465145"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="424643" h="465145" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="419731" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="462419"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7096" y="463510"/>
+                    <a:pt x="14191" y="464601"/>
+                    <a:pt x="21287" y="465146"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="424644" y="20176"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="423006" y="14178"/>
+                    <a:pt x="421369" y="7089"/>
+                    <a:pt x="419731" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2131630" y="3906025"/>
+              <a:ext cx="390257" cy="427519"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="390257" h="427519" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="387528" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="426974"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7096" y="427520"/>
+                    <a:pt x="14191" y="427520"/>
+                    <a:pt x="21287" y="427520"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21833" y="427520"/>
+                    <a:pt x="22378" y="427520"/>
+                    <a:pt x="22924" y="427520"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="390257" y="23448"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="389712" y="15268"/>
+                    <a:pt x="388620" y="7634"/>
+                    <a:pt x="387528" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="119" name="Google Shape;119;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2174749" y="3949650"/>
+              <a:ext cx="350413" cy="383895"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="350413" h="383895" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="350413" y="13633"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="350413" y="9270"/>
+                    <a:pt x="350413" y="4908"/>
+                    <a:pt x="349867" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="383895"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8733" y="383350"/>
+                    <a:pt x="17466" y="382805"/>
+                    <a:pt x="26199" y="381714"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="349867" y="26175"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="350413" y="22358"/>
+                    <a:pt x="350413" y="17995"/>
+                    <a:pt x="350413" y="13633"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="120" name="Google Shape;120;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2224418" y="3998727"/>
+              <a:ext cx="297468" cy="327183"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="297468" h="327183" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="297469" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="327184"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10370" y="325003"/>
+                    <a:pt x="20741" y="322821"/>
+                    <a:pt x="30566" y="320095"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="293102" y="31083"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="294740" y="21267"/>
+                    <a:pt x="296377" y="10906"/>
+                    <a:pt x="297469" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="121" name="Google Shape;121;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2285004" y="4059257"/>
+              <a:ext cx="227058" cy="249750"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="227058" h="249750" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="227059" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="249750"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="13645" y="244297"/>
+                    <a:pt x="27291" y="238298"/>
+                    <a:pt x="39844" y="231755"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="213413" y="40898"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="218872" y="27810"/>
+                    <a:pt x="223784" y="14178"/>
+                    <a:pt x="227059" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Google Shape;122;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2368513" y="4148141"/>
+              <a:ext cx="105888" cy="115604"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="105888" h="115604" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="105888" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="115605"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="43119" y="85068"/>
+                    <a:pt x="79689" y="45805"/>
+                    <a:pt x="105888" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFD168">
+                <a:alpha val="61960"/>
+              </a:srgbClr>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="176" name="Google Shape;176;p10"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1322363" y="2995459"/>
-            <a:ext cx="8560190" cy="867081"/>
+            <a:off x="770957" y="366837"/>
+            <a:ext cx="10483429" cy="4616084"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>He </a:t>
+              <a:t>At the same time, during last decades I mean, the very term “ Zionism” was losing its original meaning, finally all its meaning simply evaporated, and   now  it serves like a  symbol of colonial practice.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>I do not negate colonial practices used by state  o</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="2800" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>remained</a:t>
+              <a:t>f</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t> with </a:t>
+              <a:t>  Israel, but  I do not agree  </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>the children to the end</a:t>
+              <a:t>that it is</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> colonial state.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>so they would be a little less afraid of what might come</a:t>
+              <a:t>From a long time – probably</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>.</a:t>
-[...32 lines deleted...]
-              <a:t>Maybe</a:t>
+              <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" dirty="0"/>
-              <a:t>?</a:t>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>fr</a:t>
             </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>m late sixties -  the way of  speaking of Israeli – Hamas/ Palestinian conflict  is a  place where there is  many  comparisons  in which  acts of Israeli  state, and  IDF  forces are compared with  those of  Nazis</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8579B2F-F6BE-3FD5-23ED-EFA286517941}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48EE642F-EC98-2E4E-C183-259C9DA7894F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8875602-0CF3-03FC-49DE-66F40F0BC69D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11137463" y="1358192"/>
-            <a:ext cx="1207113" cy="2200847"/>
+            <a:off x="-385786" y="5300765"/>
+            <a:ext cx="1042506" cy="1048603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 180"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="181" name="Google Shape;181;p11"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="593157" y="299104"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Questions like  “ How people  who once suffered  so much could  do the  same  or  even worse to the others?” (Translation:  How Jews could  be so cruel  to  Palestinians?)  - are known  from decades now. This question is not  innocent.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>It   should  be  accused of  antisemitism, than  essentialism,  because it is nor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>the same</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>  people, or the same nation unless  we do not presume that “A Jew is always a Jew”  which is racist presumption.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Symbol zastępczy obrazu 10">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A62CDB-F772-E3CD-DB99-F8E22AA4F851}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78FA8101-C5FF-1AEA-79B0-3BCE94B8F10C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
-          <a:srcRect t="30059" b="30059"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="49237" y="348584"/>
-            <a:ext cx="12192000" cy="3241781"/>
+            <a:off x="8430376" y="4546842"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...114 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 185"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p12"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="728623" y="578504"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>And  don’t we know, that every group of people or  nation  can do the same or worse things to others? Suffering  do not make us  better, and we know  that, we are  naïve or playing  naïve where there we like  to look  innocent  in front of  “guilty Jews”. And both Israel and Palestine deserve their own history. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" b="1" dirty="0"/>
+              <a:t>If  “Zionism is like  Nazism” - th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" b="1" dirty="0"/>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" b="1" dirty="0"/>
+              <a:t>n  those two  ideas and  practices are equally bad, and by logic of antisemitism,  victims are equally  bad as theirs persecutors</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>,  which  means that  the  Shoah  was nothing more than war between  gangs. Those with yellow stars lost, and  those with swastikas won. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4762789-31B0-19C5-9A22-4CC1557E6F86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8538080" y="5986565"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 190"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="191" name="Google Shape;191;p13"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="559291" y="764771"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Other comparisons  known in all the world  now  says,  for  example, “ here are  ruins of Gaza like ruins of Warsaw ghetto” or “Palestinian Shoa“ or “Israeli  Luftwaffe”. There is something like compulsory matching of Jewish suffering from Nazis with Palestinian sufferings from IDF. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>“ Hygienic conditions in Gaza are/were worse than  those in Warsaw ghetto” or “ Conditions of childbirth in Gaza are worse than  those in Warsaw ghetto”  etc. No historical  knowledge expected or  required.   In fact -  this is  important where we are talking about Shoah education – they  do not want to know  anything about Shoah</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F1A7652-5E5A-539E-4C93-42EDCB31314A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1826377" y="5503576"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FD49A6D-4762-BCB2-C5B0-44DC6080433C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9384747" y="-406553"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 195"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="196" name="Google Shape;196;p14"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="660891" y="1120958"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> Again-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>narration  about  Gaza war and</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>knowledge</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>about Shoah are  interconnected by the  facts and by  fiction  around Israeli- Palestine  conflict. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>A  few Polish  intellectuals are eager to  talk against  any Israeli  reasons to act in a  harsh way. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>For  years now philosophers, Monika Babako, than Agata Bielik Robeson,  Andrzej Leder, and Jacek Leociak, who was an  eminent researcher of Shoah,  but  now, after  the war, or  rather  after the antisemitic way of narration about the war, won, he  said: “ there  is  no  need to sacrali</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:rPr>
+              <a:t>e the Shoa”, whatever this mysterious sacralisation is. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 200"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="202" name="Google Shape;202;p15"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="11625388" cy="671785"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="808038" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gaza ruins are not like  ruins of Warsaw Getto </a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="203" name="Google Shape;203;p15" descr="Israel Does Not Know How To End the War ..."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3160715" y="1820067"/>
+            <a:ext cx="5813956" cy="4249738"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 207"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;p16"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="783779" y="642851"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Andrzej Leder  similarly: “ What  it  means  taking  Shoah out from sacralised sphere? I  mean  moment,  when   discourse on “unspeakable” </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>absolutely exceptionally” and “event  apart of  history” is declining  (…).</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Well,  those  discourses were always  intellectually  suspected and we</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>a</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>k, and since  decades now many researchers did  everything to locate Shoah in history, quite deep and precisely in  political, social and cultural history, and not out of it.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{962CA2F1-BACF-F990-D11E-ADEB43807B39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11267208" y="0"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F25D31B-EA39-0B3E-0BA1-B5701594DF71}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3449614" y="5377484"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 212"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="213" name="Google Shape;213;p17"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="686291" y="815571"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Sacralisation of Shoa is a term  that  has no  material  equivalent. An  empty  term. It is nothing you  can apply in Poland,  where knowledge  about  Shoah is smaller than  small, and  death  camps and  concentration  camps are catholicised  and Polonised. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>For  example by  installing crosses on their  ground. In Treblinka labour  (not  death)  camp  three hundred Polish  prisoners died, and there are  three hundred  stone crosses with  names; in the same  labour camp perished  13  thousands of Jews, who  have no, even massgrave.   </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>In  the eyes  of  visitors this labour camp  is  transformed  into  Polish concentration camp.  The  lack of knowledge is condition for using that  language  which  is  equating Zionism and Nazism.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 217"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="219" name="Google Shape;219;p18"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="149902"/>
+            <a:ext cx="12000142" cy="1099975"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="808038" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Ruins of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>W</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>arsaw </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>hetto (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>entr</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>:   </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>No</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>t destroyed catholic chu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>r</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>ch)</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="220" name="Google Shape;220;p18" descr="Underground City: Archaeology of the ..."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3014136" y="2031997"/>
+            <a:ext cx="5926665" cy="4199464"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 224"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="225" name="Google Shape;225;p19"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="660891" y="824038"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>I do not  agree fundamentally with Andrzej Leder’s  text  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Israel Nation Seen As Executioner  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>but  when he writes that  Shoa could  be seen, and  analysed,  like other cases of homicide I do agree. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>And it’s  nothing so absolutely new in the world of  researchers of genocide,  Shoah  was paire with  Hutu  genocide on Tutsi  people and  with Armenians. But we  have to  remember of  definition  when we want  to describe  or  to educate  people  about some event: is it ethnic cleansing, homicide, dislocation, or just  war.  We  have to know  what we are talking about.       </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C3451E3-F5D4-A49A-4721-47FDF021887A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4180110" y="5909976"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398EF973-CE09-FA11-2DE5-2541631CD512}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9477880" y="-170118"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 126"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="364068" y="1710840"/>
+            <a:ext cx="11051186" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>An American-Egyptian  writer  Aboubakr Mansour (in essay  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>The Age of Moral Sadism</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>) – expressed  opinion that  we are living in times in which many of  the words and  terms that  used to have  precise  meaning  are now  used without connection with  this  meaning, and their historical context. It is also  true of the narration about  seven October  war. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Words  like “genocide”, “colonialism” or  “apartheid” are misused, and abused.  Stalin -  for  instance – used to label  with term </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>“</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>fascist”  anybody whom  he wanted   to stigmatize and  th</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>e</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>n  kill. Similarily Putin is  talking  about  de-fasci</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>s</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>ation of  Ukraine,  when he himself  launched  Russian  nationalist, antidemocratic  aggression against that independent country. In this  cases the  act of  giving something a name, creating a symbol, is like  giving it its existence.  When  it is being said “Israel’s  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>G</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>enocide ”  a  genocidal nation is created.    </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="128" name="Google Shape;128;p2"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="214500"/>
+            <a:ext cx="10746635" cy="1464671"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="198AB1"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="808038" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-IE" dirty="0">
+              <a:latin typeface="Lucida Sans"/>
+              <a:ea typeface="Lucida Sans"/>
+              <a:cs typeface="Lucida Sans"/>
+              <a:sym typeface="Lucida Sans"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="808038" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:latin typeface="Lucida Sans"/>
+                <a:ea typeface="Lucida Sans"/>
+                <a:cs typeface="Lucida Sans"/>
+                <a:sym typeface="Lucida Sans"/>
+              </a:rPr>
+              <a:t>What  is  the  link between Gaza  war  and education on Shoah? </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="808038" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="104694"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="lt1"/>
+              </a:buClr>
+              <a:buSzPts val="3600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm rot="5972197" flipH="1">
+            <a:off x="11358553" y="1904498"/>
+            <a:ext cx="1988628" cy="1318666"/>
+            <a:chOff x="5072479" y="4905026"/>
+            <a:chExt cx="803439" cy="532763"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Google Shape;130;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5072479" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="8000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Google Shape;131;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5160355" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540356" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="8000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Google Shape;132;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5248231" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="8000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5335562" y="4905026"/>
+              <a:ext cx="540356" cy="532763"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst/>
+              <a:ahLst/>
+              <a:cxnLst/>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="540356" h="532763" extrusionOk="0">
+                  <a:moveTo>
+                    <a:pt x="0" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="540357" y="532764"/>
+                  </a:lnTo>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:noFill/>
+            <a:ln w="19050" cap="flat" cmpd="sng">
+              <a:solidFill>
+                <a:srgbClr val="EF4870"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:miter lim="8000"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:endParaRPr sz="1283">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Century Schoolbook"/>
+                <a:ea typeface="Century Schoolbook"/>
+                <a:cs typeface="Century Schoolbook"/>
+                <a:sym typeface="Century Schoolbook"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10892931" y="214500"/>
+            <a:ext cx="1044645" cy="1044645"/>
+          </a:xfrm>
+          <a:prstGeom prst="ellipse">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="4DBD98">
+              <a:alpha val="76078"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1283">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+              <a:latin typeface="Century Schoolbook"/>
+              <a:ea typeface="Century Schoolbook"/>
+              <a:cs typeface="Century Schoolbook"/>
+              <a:sym typeface="Century Schoolbook"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="154" name="Picture Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984E6049-DDBF-6024-E18B-7A085C4E6205}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -7269,51 +20436,51 @@
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762C3ACE-FEFE-C4A1-73E7-A06621EAB290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>FOLLOW OUR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD546FF4-8F35-7682-56FB-F00558D312AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -11155,3873 +24322,2715 @@
                     <a:pt x="105888" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291396894"/>
-[...204 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3248250556"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3909818890"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="Shape 138"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Obraz 3">
+          <p:cNvPr id="140" name="Google Shape;140;p3" descr="These are the 33 hostages set to be ..."/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1642531" y="851626"/>
+            <a:ext cx="8636002" cy="5015775"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB204F9-B0EE-41AD-C077-66E89CFABD30}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E570F30-C1AC-8CF0-A79F-58D341576EFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8499277" y="1706054"/>
-            <a:ext cx="3174334" cy="3854548"/>
+            <a:off x="-533888" y="1309673"/>
+            <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 144"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p4"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="491067" y="448939"/>
+            <a:ext cx="10820399" cy="5626182"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Palestinians [Arabs living in Palestine] are people who found  themselves  in  unusually hard  situation, when a history  of other  continent, Europe, other countries and  times,  demanded of  them impossible acts of  sharing their places.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>But  Jews  coming to Palestine were not in a position of newcomers arriving to America  from England, Ireland  and  other countries; because it  wasn’t  only poverty or  hunger that  made them look for  new  homeland: it was  centuries of  Christian (and post- Christian) prejudices and persecutions, which ended in Shoa, with 6 millions  of  victims.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>There  are  two  sides in this  history, the  Jewish  side and  the Arab  (next  known as Palestinians)  side.   </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Obraz 7">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB63B876-C4C1-D3F0-F44A-6846A3A403E2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8D49D0F-FB6F-A5DD-2745-4CE338A18DBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6247127" y="3624567"/>
-            <a:ext cx="2085974" cy="3064622"/>
+            <a:off x="6706862" y="6075121"/>
+            <a:ext cx="1042506" cy="1048603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 149"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;p5"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11852030" y="2145323"/>
-            <a:ext cx="1012875" cy="240501"/>
+            <a:off x="618557" y="409170"/>
+            <a:ext cx="10735243" cy="4616084"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="pl-PL" dirty="0"/>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
           </a:p>
-        </p:txBody>
-[...25 lines deleted...]
-          <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>Realisation</a:t>
+              <a:t>No  other people  in Europe  were persecuted and de-humanised  so  entirely and for such long time as Jews. </a:t>
             </a:r>
-            <a:endParaRPr lang="pl-PL" sz="3200" dirty="0">
-[...1 lines deleted...]
-              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>In Christian Europe  Jews were stigmatised,  looted,  killed, there were pogroms. In Poland also  after the Shoah. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>But ever and still Jews were seen as those in power: Devil’s power, conspiratory power; seen as persecutors not those persecuted. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Their  status was the metaphysical one, not  real, apart</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>and out of any experience.</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Obraz 4">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FD2E899-254B-A490-F9EB-55D37A815F03}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65AA8FC9-27BF-BA3E-7DFD-871ED9E7DAA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4146243" y="5605176"/>
+            <a:ext cx="1207113" cy="2200847"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DE2F98C-3C93-EDD3-8053-EFA9150CF411}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6304439" y="355555"/>
-[...90 lines deleted...]
-            <a:ext cx="2085975" cy="3333750"/>
+            <a:off x="9824530" y="4942503"/>
+            <a:ext cx="1042506" cy="1048603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name="Shape 154"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="155" name="Google Shape;155;p6"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="48"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="854285" y="3522040"/>
-            <a:ext cx="10483429" cy="641998"/>
+            <a:off x="515618" y="934104"/>
+            <a:ext cx="10838182" cy="4616084"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" b="1" dirty="0"/>
-              <a:t> </a:t>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>This way  of  thinking – of Israel as colonial, violent, racist  and now genocidal  country- started process of de-legalisation  of  Israeli state. </a:t>
             </a:r>
-            <a:r>
-[...21 lines deleted...]
-              <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr algn="just">
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="pl-PL" sz="3600" dirty="0"/>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>I do not  know if it  was meant like  that, but its energy and weight of moral associations directed it  toward this end. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>This  figure  o</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>f</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>  speech  was  quickly adopted  by the antisemites, by  Arab world, by  Hamas,  Hezbollah, Arab and  Palestinian school and pre</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>-</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>school education, and also by part of  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>European  Left.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>During  last war of  7/10  it was adopted by the global  media, and often without much care about the facts</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 159"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
-[...6 lines deleted...]
-          <p:cNvSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;p7"/>
+          <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="62"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="578092"/>
-            <a:ext cx="10854202" cy="1095963"/>
+            <a:off x="584691" y="713971"/>
+            <a:ext cx="10769109" cy="4616084"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="pl-PL" sz="3200" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>The most most popular </a:t>
+              <a:t>In  history of   Christian  (and post- Christian) Europe  Jews achieved  status of a  victim only once- after Shoah. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>And  in fact  it didn’t last very long.  In 1967 a new </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>statement</a:t>
+              <a:t>very catchy</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="3200" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="3200" dirty="0" err="1">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t>concernig</a:t>
+              <a:t>slogan </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="pl-PL" sz="3200" dirty="0">
-[...1 lines deleted...]
-                <a:ea typeface="Cambria" panose="02040503050406030204" pitchFamily="18" charset="0"/>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
               </a:rPr>
-              <a:t> Korczak</a:t>
+              <a:t>appeared: </a:t>
             </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>“Zionism is  similar to  Nazism” or even “Zionism is  like or worst then Nazism”. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IE" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>The origin of this  slogan was Soviet represent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>ed</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> in</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> the</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> UN,  just  after </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>so called  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>Seven days war, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>when Egyptian army,</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>equipped and  instructed by Soviet advisors, was quickly defeated.  </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFE71A66-3792-2D44-BB10-83D9F1FDE66E}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2034725E-2D56-BE7E-B205-B31DF11229A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E920DD3-020E-6AA7-1235-D4D393A0B7E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11337714" y="2851090"/>
+            <a:off x="5363080" y="4936698"/>
+            <a:ext cx="1042506" cy="1048603"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 164"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="166" name="Google Shape;166;p8" descr="Unit 1 - Ms. Warnock"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3242736" y="609598"/>
+            <a:ext cx="4842936" cy="5638803"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{080CAB1D-6B54-7639-EB2B-6269ACF5CFEA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9395577" y="5393510"/>
             <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="Shape 170"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="171" name="Google Shape;171;p9"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="567757" y="197504"/>
+            <a:ext cx="10483429" cy="4616084"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>It all  doesn’t  mean,  that  I am  not  aware of Israelis ruthless way of  waging war, of  waging war as revenge, often  with no pity for  ordinary people,  civilians. </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Times New Roman"/>
+              <a:ea typeface="Times New Roman"/>
+              <a:cs typeface="Times New Roman"/>
+              <a:sym typeface="Times New Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t>I know  this, and  I do remember, but my topic is  somewhere  else : in language, in narration, which  has no  empathy for Israel and  Israelis, and because of that my point is that this language of propaganda is unjust, revengeful and not honest.    </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Times New Roman"/>
+                <a:ea typeface="Times New Roman"/>
+                <a:cs typeface="Times New Roman"/>
+                <a:sym typeface="Times New Roman"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr sz="2000" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="103333"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="111E46"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
+          <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{696A3658-27A8-0481-17FF-335B6681576C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08CCFF32-1581-3BC0-2AB9-8F1F99C3D3D5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="948435" y="5757576"/>
-[...498 lines deleted...]
-            <a:off x="9871196" y="-433286"/>
+            <a:off x="3248776" y="5351176"/>
             <a:ext cx="1207113" cy="2200847"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4">
+          <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E804C2D-CDDC-A074-A73B-1A7832B8D3E0}"/>
-[...211 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{861421AE-879F-6BC5-798B-59A5D4F9D023}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25294C95-0805-2D9C-28CC-52831B67192E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="704168" y="5367979"/>
+            <a:off x="7149547" y="3844498"/>
             <a:ext cx="1042506" cy="1048603"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...1138 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Red Violet">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454551"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D8D9DC"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="E32D91"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C830CC"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="4EA6DC"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="4775E7"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="8971E1"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="D54773"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="6B9F25"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="8C8C8C"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Century Schoolbook">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Century Schoolbook" panose="02040604050505020304"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
-[...1 lines deleted...]
-        <a:font script="Hans" typeface="华文楷体"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="KodchiangUPC"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Century Schoolbook" panose="02040604050505020304"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐ明朝"/>
-        <a:font script="Hang" typeface="휴먼매직체"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
-        <a:font script="Arab" typeface="Times New Roman"/>
-[...1 lines deleted...]
-        <a:font script="Thai" typeface="KodchiangUPC"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office Theme">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...4 lines deleted...]
-        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
-        <a:solidFill>
-[...196 lines deleted...]
-      <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...8 lines deleted...]
-                <a:shade val="100000"/>
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
-[...77 lines deleted...]
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...287 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Magazine layout</Template>
   <TotalTime></TotalTime>
-  <Words>462</Words>
+  <Words>1597</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>49</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>83</Paragraphs>
+  <Slides>20</Slides>
+  <Notes>19</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>12</vt:i4>
+        <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="17" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
+      <vt:lpstr>Lucida Sans</vt:lpstr>
+      <vt:lpstr>Montserrat</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Times New Roman</vt:lpstr>
+      <vt:lpstr>Century Schoolbook</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Calibri</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Montserrat</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Front cover</dc:title>
   <dc:creator>Samantha Carty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A</vt:lpwstr>
   </property>
 </Properties>
 </file>