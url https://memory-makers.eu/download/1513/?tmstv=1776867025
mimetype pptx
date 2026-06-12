--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -4,113 +4,119 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId20"/>
+    <p:notesMasterId r:id="rId22"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId21"/>
+    <p:handoutMasterId r:id="rId23"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="729" r:id="rId5"/>
-[...13 lines deleted...]
-    <p:sldId id="677" r:id="rId19"/>
+    <p:sldId id="728" r:id="rId5"/>
+    <p:sldId id="738" r:id="rId6"/>
+    <p:sldId id="723" r:id="rId7"/>
+    <p:sldId id="724" r:id="rId8"/>
+    <p:sldId id="726" r:id="rId9"/>
+    <p:sldId id="729" r:id="rId10"/>
+    <p:sldId id="727" r:id="rId11"/>
+    <p:sldId id="734" r:id="rId12"/>
+    <p:sldId id="730" r:id="rId13"/>
+    <p:sldId id="733" r:id="rId14"/>
+    <p:sldId id="732" r:id="rId15"/>
+    <p:sldId id="735" r:id="rId16"/>
+    <p:sldId id="736" r:id="rId17"/>
+    <p:sldId id="741" r:id="rId18"/>
+    <p:sldId id="731" r:id="rId19"/>
+    <p:sldId id="737" r:id="rId20"/>
+    <p:sldId id="677" r:id="rId21"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="325892" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -169,160 +175,499 @@
     <a:lvl8pPr marL="2281245" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="2607137" algn="l" defTabSz="325892" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1283" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
-    <p:ext uri="{2D200454-40CA-4A62-9FC3-DE9A4176ACB9}">
-[...1 lines deleted...]
-    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
     <a:srgbClr val="198AB1"/>
     <a:srgbClr val="4DBD98"/>
     <a:srgbClr val="EF4870"/>
     <a:srgbClr val="111E46"/>
     <a:srgbClr val="76C7EF"/>
     <a:srgbClr val="BE65A7"/>
     <a:srgbClr val="F16924"/>
     <a:srgbClr val="00A8F6"/>
     <a:srgbClr val="000D41"/>
     <a:srgbClr val="010101"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{2FEE2724-DCB8-4AD5-9B7E-6736753BEE62}" v="103" dt="2026-03-06T21:20:11.381"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
+  <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+  <a:tblStyle styleId="{00A15C55-8517-42AA-B614-E9B94910E393}" styleName="Medium Style 2 - Accent 4">
+    <a:wholeTbl>
+      <a:tcTxStyle>
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="dk1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:left>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:left>
+          <a:right>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:right>
+          <a:top>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+          <a:bottom>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+          <a:insideH>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideH>
+          <a:insideV>
+            <a:ln w="12700" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:insideV>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="20000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:wholeTbl>
+    <a:band1H>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1H>
+    <a:band2H>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2H>
+    <a:band1V>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4">
+              <a:tint val="40000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:band1V>
+    <a:band2V>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
+    </a:band2V>
+    <a:lastCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastCol>
+    <a:firstCol>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstCol>
+    <a:lastRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:top>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:top>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:lastRow>
+    <a:firstRow>
+      <a:tcTxStyle b="on">
+        <a:fontRef idx="minor">
+          <a:prstClr val="black"/>
+        </a:fontRef>
+        <a:schemeClr val="lt1"/>
+      </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr>
+          <a:bottom>
+            <a:ln w="38100" cmpd="sng">
+              <a:solidFill>
+                <a:schemeClr val="lt1"/>
+              </a:solidFill>
+            </a:ln>
+          </a:bottom>
+        </a:tcBdr>
+        <a:fill>
+          <a:solidFill>
+            <a:schemeClr val="accent4"/>
+          </a:solidFill>
+        </a:fill>
+      </a:tcStyle>
+    </a:firstRow>
+  </a:tblStyle>
+</a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
-  <p:normalViewPr horzBarState="maximized">
-[...1 lines deleted...]
-    <p:restoredTop sz="95037"/>
+  <p:normalViewPr>
+    <p:restoredLeft sz="15620"/>
+    <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="90" d="100"/>
+          <a:sy n="90" d="100"/>
         </p:scale>
-        <p:origin x="67" y="365"/>
+        <p:origin x="370" y="53"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:sorterViewPr>
-[...19 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -340,170 +685,170 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29238D92-CE55-1642-B171-5E9305F007A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FF378577-8B88-EE4C-8516-6703E5E700B5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3/18/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{294DC253-90BB-9447-B456-77404052F1D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E73BA3A-C6D1-EB41-8906-A8CC76B3C0A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{ED09957D-E1A3-9D46-BB8D-8C509470EB58}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1528926450"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
@@ -528,119 +873,119 @@
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{69E1DF58-7EE3-C448-983E-EBFA8BC3FAB5}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3/18/2026</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle/>
@@ -686,86 +1031,86 @@
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{4F75372A-F483-BF4C-A311-87AB670BD6E8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1810596504"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="437999" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
@@ -827,50 +1172,122 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3065994" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3503992" algn="l" defTabSz="875998" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1150" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3221833136"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -1085,55 +1502,55 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1600" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Drag Your Image Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9434980E-F1D7-F9C6-0A6C-EA9AE0B9175C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -1215,51 +1632,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t> WELCOME TO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B994558-E801-4EC5-4A48-7DFDE106694D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="437047" y="4221872"/>
             <a:ext cx="3348889" cy="671785"/>
@@ -1311,101 +1728,96 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t> OUR PROJECT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Picture 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC062C11-3E75-9B72-6B4C-D15BC5F76E1D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="857888" y="6116720"/>
             <a:ext cx="2196197" cy="489032"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3755541045"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3423700333"/>
       </p:ext>
@@ -1454,51 +1866,51 @@
           <a:xfrm>
             <a:off x="0" y="1"/>
             <a:ext cx="12192000" cy="3241781"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="85000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{152E5000-5425-17ED-5FF9-DD990C5FEFDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="66" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3757761" y="3782742"/>
             <a:ext cx="4648767" cy="685350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -1548,51 +1960,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1180173" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1573566" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>YOUTH DRIVING THE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F0E11C2-72ED-5C9C-FF11-7155B01763A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="68" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3234469" y="4641724"/>
             <a:ext cx="5695351" cy="685350"/>
@@ -1644,51 +2056,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1180173" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1573566" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>FUTURE OF REMEMBRANCE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3D5DBCA-7D3F-B330-BCF2-D9DA1B5C1423}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="69" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3757761" y="2923759"/>
             <a:ext cx="4648767" cy="685350"/>
@@ -1740,51 +2152,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1180173" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1573566" indent="0">
               <a:buNone/>
               <a:defRPr sz="3331">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>MEMORY MAKERS -</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="959822147"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Quote/Statement 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -2104,55 +2516,55 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1600" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Drag Your Image Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E4FE9E7-B717-676D-8785-D2871DD26A85}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -2234,51 +2646,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>FOLLOW OUR </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99DDFBE-E029-E611-906A-EA80CC605CEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="469949" y="4483710"/>
             <a:ext cx="2225066" cy="671785"/>
@@ -2330,51 +2742,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>JOURNEY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="9" name="Group 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAD8510F-B664-8808-D06D-7B2B5C8BFBA9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="809762" y="6136023"/>
             <a:ext cx="6090405" cy="485840"/>
             <a:chOff x="324323" y="8850516"/>
             <a:chExt cx="5989657" cy="477803"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -2389,68 +2801,68 @@
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2262816" y="8910739"/>
               <a:ext cx="4051164" cy="417580"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:rPr lang="en-US" sz="800">
                   <a:solidFill>
                     <a:srgbClr val="10153D"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
-              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:endParaRPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="10153D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="11" name="Picture 10">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8612C988-E113-85DB-23D8-70781B2DD209}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
@@ -2697,55 +3109,55 @@
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="75000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buFontTx/>
               <a:buNone/>
               <a:defRPr sz="1600" b="0" i="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Drag Your Image Here</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EE9BB92-F41B-BC5B-4836-3D9AE58D61C4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
@@ -2857,51 +3269,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t> WELCOME TO</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BC05C13-434B-FCEF-87CC-7BE3E2C6DD8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5714900" y="4269998"/>
             <a:ext cx="3364931" cy="671785"/>
@@ -2953,71 +3365,66 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t> OUR PROJECT</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3111263022"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...3 lines deleted...]
-  </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo Slide 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3884995921"/>
       </p:ext>
@@ -3088,51 +3495,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+            <a:endParaRPr lang="en-US" sz="525">
               <a:solidFill>
                 <a:srgbClr val="05203D"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="143" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E246BE9B-0F08-0141-BFBB-5CD2D858EA02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="11" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3176,54 +3583,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>01</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="144" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9C54D80-1128-5642-AF19-023C1AFBB107}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="49" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="1874430"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3261,54 +3668,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Introduction</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67A3DCF8-C8C1-A54D-B2A9-2AEDD386F887}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="13" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="2336019"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3346,54 +3753,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>02</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9FDD29A6-533C-7341-8E91-02079E2FE43E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="2336019"/>
             <a:ext cx="5715653" cy="223986"/>
           </a:xfrm>
         </p:spPr>
@@ -3460,54 +3867,54 @@
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="3657"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>About us</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="147" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57CE5420-826A-4046-981E-1B3B3695529C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="15" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="2761963"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3545,54 +3952,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>03</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="148" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6D97E9-C4D5-AC44-89B9-EABADCA7224E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="19" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="2761963"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3630,54 +4037,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>The Project</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="152" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EDA7C9E-6821-614B-B581-5907A46DAE4B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="17" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="3174729"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3715,54 +4122,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>04</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EECCB46-72D7-5740-9CED-11684DF47D53}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="20" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="3174729"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3800,54 +4207,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Gallery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="158" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B4AC3CD-CBEF-5E4F-B4DD-BD4814C7F019}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="21" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4838054" y="3601091"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3885,54 +4292,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>05</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="159" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F367CBF7-CF02-8943-9062-D02DDFD8E2D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="22" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5609152" y="3601091"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -3970,54 +4377,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="161" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA3A5A09-F937-7549-8085-E87DDB3C3436}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="51" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4853601" y="4045032"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4055,54 +4462,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>06</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="162" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3125800D-400A-CB4E-BB45-05A321F773EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="52" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5624699" y="4045032"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4140,54 +4547,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Question and Answers</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE77D08-2226-F241-BD4C-C1EE8B229A90}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="53" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4853601" y="4529299"/>
             <a:ext cx="684000" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4225,54 +4632,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>07</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="164" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32184336-7547-9A40-A148-9E9B78DCBBAF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="54" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5624699" y="4529299"/>
             <a:ext cx="5715653" cy="223473"/>
           </a:xfrm>
         </p:spPr>
@@ -4310,54 +4717,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1865719" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2487628" indent="0">
               <a:buNone/>
               <a:defRPr sz="5266">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Conclusion</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04026514-11BD-62EB-44B0-149DF35E7733}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="460240" y="596921"/>
             <a:ext cx="2211054" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -4407,51 +4814,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>TABLE OF</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56579B41-D929-2BEC-7179-37D34888E5A7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="432445" y="1379241"/>
             <a:ext cx="2444726" cy="671785"/>
@@ -4503,51 +4910,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>CONTENTS</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="75" name="Group 74">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955FF89E-2810-5977-3AD9-E65D5EE94D05}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="4782673" y="5615761"/>
             <a:ext cx="6090405" cy="485840"/>
             <a:chOff x="324323" y="8850516"/>
             <a:chExt cx="5989657" cy="477803"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -4562,68 +4969,68 @@
             </p:cNvPr>
             <p:cNvSpPr txBox="1"/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2262816" y="8910739"/>
               <a:ext cx="4051164" cy="417580"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
           <p:txBody>
             <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="12700" rIns="0" bIns="0" rtlCol="0">
               <a:spAutoFit/>
             </a:bodyPr>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
               <a:r>
-                <a:rPr lang="en-US" sz="800" dirty="0">
+                <a:rPr lang="en-US" sz="800">
                   <a:solidFill>
                     <a:srgbClr val="10153D"/>
                   </a:solidFill>
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:rPr>
                 <a:t>Funded by the European Union. Views and opinions expressed are however those of the author(s) only and do not necessarily reflect those of the European Union or [name of the granting authority]. Neither the European Union nor the granting authority can be held responsible for them</a:t>
               </a:r>
             </a:p>
             <a:p>
               <a:pPr algn="just">
                 <a:lnSpc>
                   <a:spcPts val="800"/>
                 </a:lnSpc>
               </a:pPr>
-              <a:endParaRPr lang="en-US" sz="800" dirty="0">
+              <a:endParaRPr lang="en-US" sz="800">
                 <a:solidFill>
                   <a:srgbClr val="10153D"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:pic>
           <p:nvPicPr>
             <p:cNvPr id="77" name="Picture 76">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB8DFF12-DFFD-C488-29B6-0D2AB9F66F25}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill>
@@ -4710,51 +5117,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="525" dirty="0">
+            <a:endParaRPr lang="en-US" sz="525">
               <a:solidFill>
                 <a:srgbClr val="05203D"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FE8E858-242F-D11E-FB53-57EC93F92AF1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -4765,51 +5172,51 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:srgbClr val="010101"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Noto Sans" panose="020B0502040504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{9C527BFA-2C0E-4CEC-B6A5-913A56FEF4B4}" type="slidenum">
               <a:rPr lang="fr-CA" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="fr-CA" dirty="0"/>
+            <a:endParaRPr lang="fr-CA"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="98" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E17F88D-FE4F-9CBD-E66E-2873D71DC074}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="14" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="639852" y="0"/>
             <a:ext cx="4611021" cy="2513490"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -4818,54 +5225,54 @@
           <a:effectLst>
             <a:glow rad="127000">
               <a:srgbClr val="414141"/>
             </a:glow>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="l">
               <a:buNone/>
               <a:defRPr sz="15000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="111E46"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>01</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="99" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D873AA30-0F78-FCB1-C916-3A3CE251F23D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6352050" y="3505573"/>
             <a:ext cx="2053233" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -4915,51 +5322,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>DIVIDER</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="100" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{642D4D19-C142-A773-1BEE-670912DF9E19}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6324256" y="4287893"/>
             <a:ext cx="1349507" cy="671785"/>
@@ -5011,51 +5418,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>TITLE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3387120164"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Divider 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5125,51 +5532,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" sz="1283" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1283">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE20B737-C724-BC42-9305-29BFF3FA1BB8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931824" y="2361851"/>
@@ -5216,54 +5623,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828778" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2438374" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Click to type</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{934E37BF-1ED2-4A1B-CDC0-59DA61126C9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5314,51 +5721,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>HEADING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1978311718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text 02">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5434,54 +5841,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828778" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2438374" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Click to type</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12AFBC99-BD1A-BB6F-308E-DB8C90B78868}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5532,51 +5939,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>HEADING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1245063116"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Text/Photo 01">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -5610,51 +6017,51 @@
           <a:xfrm>
             <a:off x="0" y="2"/>
             <a:ext cx="12192000" cy="2576944"/>
           </a:xfrm>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr>
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="85000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4D1B318-A933-504F-B625-B0BEEAB9C2BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="931824" y="2975955"/>
             <a:ext cx="10483429" cy="3319299"/>
           </a:xfrm>
         </p:spPr>
@@ -5698,54 +6105,54 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1828778" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="2438374" indent="0">
               <a:buNone/>
               <a:defRPr sz="5161">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-GB" dirty="0"/>
+              <a:rPr lang="en-GB"/>
               <a:t>Click to type</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 32">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0997C91-DB91-32BE-3C72-02A24E171C82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62" hasCustomPrompt="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2018965"/>
             <a:ext cx="3156225" cy="671785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
@@ -5796,51 +6203,51 @@
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1147364" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1529821" indent="0">
               <a:buNone/>
               <a:defRPr sz="3238">
                 <a:solidFill>
                   <a:srgbClr val="011E3B"/>
                 </a:solidFill>
                 <a:latin typeface="Montserrat" pitchFamily="2" charset="77"/>
               </a:defRPr>
             </a:lvl5pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>HEADING</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2843110718"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
@@ -5867,112 +6274,112 @@
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838202" y="365128"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838202" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="6" name="Straight Connector 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE408B69-D389-CD2F-3055-DB37B7B189A9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11701121" y="6578090"/>
             <a:ext cx="265889" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
@@ -6317,2408 +6724,4438 @@
         <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="13373124" algn="l" defTabSz="3343281" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="6580" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/video" Target="https://www.youtube.com/embed/RuEngfb_WzM?feature=oembed" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/photo/?fbid=122227086722088477&amp;set=pcb.122227087340088477" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prlib.ru/en/item/1295684" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://youtu.be/RuEngfb_WzM?si=Cw-hMcXAAYqDEbOY" TargetMode="External"/></Relationships>
 </file>
 
-<file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
-[...44 lines deleted...]
-          <a:noFill/>
+        <p:cNvPr id="1" name="">
           <a:extLst>
-            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-[...4 lines deleted...]
-              </a14:hiddenFill>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCFC345-56EB-ED41-2E41-CCF0CBBE8B0A}"/>
             </a:ext>
           </a:extLst>
-        </p:spPr>
-[...123 lines deleted...]
-        <p:cNvPr id="1" name=""/>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="10" name="Text Placeholder 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
-[...146 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B318BB-760A-A372-27D3-70FEE668361B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="578092"/>
-            <a:ext cx="3741811" cy="1231457"/>
+            <a:off x="167855" y="3087679"/>
+            <a:ext cx="8925244" cy="2673110"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr>
+            <a:normAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="hu-HU" sz="2600" dirty="0">
-[...18 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:t>Cleric-Dignitaries of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0" err="1"/>
+              <a:t>Slovac</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:t> State in Post-Communist Discourse: Attempts at the Rehabilitation of Jozef Tiso and Jan </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0" err="1"/>
+              <a:t>Vojtaššák</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:t> after 1989  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Graphic 4">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Oval 111">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CE3AA2-8D55-EE69-6A02-876ED65CAD9C}"/>
-[...268 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA3E87B6-8A4C-474E-244C-6EEE410ED61A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F433E80E-D6A4-B934-FC56-E7E381AEEB56}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9471971" y="-522323"/>
-            <a:ext cx="1044645" cy="1044645"/>
+            <a:off x="0" y="1708448"/>
+            <a:ext cx="895932" cy="895932"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4DBD98">
-              <a:alpha val="75969"/>
+              <a:alpha val="79840"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="113" name="Graphic 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DEAEA9E-DEEB-40E5-7C27-29FDA2B4BC34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9450514" y="3215756"/>
+            <a:ext cx="2641612" cy="2639151"/>
+            <a:chOff x="1782854" y="3591929"/>
+            <a:chExt cx="742307" cy="741615"/>
+          </a:xfrm>
+          <a:solidFill>
+            <a:srgbClr val="FFD168">
+              <a:alpha val="62000"/>
+            </a:srgbClr>
+          </a:solidFill>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Freeform 113">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F6E5F32-D585-60AE-C41D-E4B9E66FEA6E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1834161" y="3663910"/>
+              <a:ext cx="98246" cy="107970"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 0 w 98246"/>
+                <a:gd name="connsiteY0" fmla="*/ 107970 h 107970"/>
+                <a:gd name="connsiteX1" fmla="*/ 98247 w 98246"/>
+                <a:gd name="connsiteY1" fmla="*/ 0 h 107970"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 98246"/>
+                <a:gd name="connsiteY2" fmla="*/ 107970 h 107970"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="98246" h="107970">
+                  <a:moveTo>
+                    <a:pt x="0" y="107970"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="98247" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="58948" y="29446"/>
+                    <a:pt x="25107" y="65982"/>
+                    <a:pt x="0" y="107970"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="115" name="Freeform 114">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB846823-B04C-4284-4C2B-86DAFCD04C6C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1795954" y="3616468"/>
+              <a:ext cx="223238" cy="245932"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 183394 w 223238"/>
+                <a:gd name="connsiteY0" fmla="*/ 18540 h 245932"/>
+                <a:gd name="connsiteX1" fmla="*/ 14737 w 223238"/>
+                <a:gd name="connsiteY1" fmla="*/ 203944 h 245932"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 223238"/>
+                <a:gd name="connsiteY2" fmla="*/ 245933 h 245932"/>
+                <a:gd name="connsiteX3" fmla="*/ 223238 w 223238"/>
+                <a:gd name="connsiteY3" fmla="*/ 0 h 245932"/>
+                <a:gd name="connsiteX4" fmla="*/ 183394 w 223238"/>
+                <a:gd name="connsiteY4" fmla="*/ 18540 h 245932"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="223238" h="245932">
+                  <a:moveTo>
+                    <a:pt x="183394" y="18540"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="14737" y="203944"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="9279" y="217577"/>
+                    <a:pt x="4367" y="231209"/>
+                    <a:pt x="0" y="245933"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="223238" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="210139" y="5453"/>
+                    <a:pt x="196493" y="11451"/>
+                    <a:pt x="183394" y="18540"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="116" name="Freeform 115">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5D8049D-C3BD-C260-E6C0-0381030BD465}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3599018"/>
+              <a:ext cx="295285" cy="325547"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 265266 w 295285"/>
+                <a:gd name="connsiteY0" fmla="*/ 8180 h 325547"/>
+                <a:gd name="connsiteX1" fmla="*/ 4912 w 295285"/>
+                <a:gd name="connsiteY1" fmla="*/ 294465 h 325547"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 295285"/>
+                <a:gd name="connsiteY2" fmla="*/ 325548 h 325547"/>
+                <a:gd name="connsiteX3" fmla="*/ 295286 w 295285"/>
+                <a:gd name="connsiteY3" fmla="*/ 0 h 325547"/>
+                <a:gd name="connsiteX4" fmla="*/ 265266 w 295285"/>
+                <a:gd name="connsiteY4" fmla="*/ 8180 h 325547"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="295285" h="325547">
+                  <a:moveTo>
+                    <a:pt x="265266" y="8180"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="4912" y="294465"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2729" y="304826"/>
+                    <a:pt x="1092" y="315187"/>
+                    <a:pt x="0" y="325548"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="295286" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="285461" y="2727"/>
+                    <a:pt x="275636" y="5453"/>
+                    <a:pt x="265266" y="8180"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Freeform 116">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69D5AADD-279F-58C3-8924-6417313341E7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3592475"/>
+              <a:ext cx="346592" cy="382259"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 320393 w 346592"/>
+                <a:gd name="connsiteY0" fmla="*/ 2727 h 382259"/>
+                <a:gd name="connsiteX1" fmla="*/ 546 w 346592"/>
+                <a:gd name="connsiteY1" fmla="*/ 355540 h 382259"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 346592"/>
+                <a:gd name="connsiteY2" fmla="*/ 370808 h 382259"/>
+                <a:gd name="connsiteX3" fmla="*/ 546 w 346592"/>
+                <a:gd name="connsiteY3" fmla="*/ 382260 h 382259"/>
+                <a:gd name="connsiteX4" fmla="*/ 346592 w 346592"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 382259"/>
+                <a:gd name="connsiteX5" fmla="*/ 320393 w 346592"/>
+                <a:gd name="connsiteY5" fmla="*/ 2727 h 382259"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="346592" h="382259">
+                  <a:moveTo>
+                    <a:pt x="320393" y="2727"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="546" y="355540"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="546" y="360447"/>
+                    <a:pt x="0" y="365355"/>
+                    <a:pt x="0" y="370808"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="0" y="374625"/>
+                    <a:pt x="0" y="378442"/>
+                    <a:pt x="546" y="382260"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="346592" y="0"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="337859" y="546"/>
+                    <a:pt x="329126" y="1091"/>
+                    <a:pt x="320393" y="2727"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="118" name="Freeform 117">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{124CBA37-03F7-42EB-91C0-58E65CD68E21}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1782854" y="3591929"/>
+              <a:ext cx="390257" cy="425883"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 370608 w 390257"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 425883"/>
+                <a:gd name="connsiteX1" fmla="*/ 366787 w 390257"/>
+                <a:gd name="connsiteY1" fmla="*/ 0 h 425883"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 390257"/>
+                <a:gd name="connsiteY2" fmla="*/ 402436 h 425883"/>
+                <a:gd name="connsiteX3" fmla="*/ 2729 w 390257"/>
+                <a:gd name="connsiteY3" fmla="*/ 425884 h 425883"/>
+                <a:gd name="connsiteX4" fmla="*/ 390257 w 390257"/>
+                <a:gd name="connsiteY4" fmla="*/ 545 h 425883"/>
+                <a:gd name="connsiteX5" fmla="*/ 370608 w 390257"/>
+                <a:gd name="connsiteY5" fmla="*/ 0 h 425883"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="390257" h="425883">
+                  <a:moveTo>
+                    <a:pt x="370608" y="0"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="369517" y="0"/>
+                    <a:pt x="368425" y="0"/>
+                    <a:pt x="366787" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="402436"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="546" y="410070"/>
+                    <a:pt x="1637" y="418250"/>
+                    <a:pt x="2729" y="425884"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="390257" y="545"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="383708" y="0"/>
+                    <a:pt x="377158" y="0"/>
+                    <a:pt x="370608" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="119" name="Freeform 118">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11516C54-F8D4-8197-7F5B-76801A288F47}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1788858" y="3594110"/>
+              <a:ext cx="424097" cy="463509"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 402811 w 424097"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 463509"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 424097"/>
+                <a:gd name="connsiteY1" fmla="*/ 442243 h 463509"/>
+                <a:gd name="connsiteX2" fmla="*/ 4912 w 424097"/>
+                <a:gd name="connsiteY2" fmla="*/ 463510 h 463509"/>
+                <a:gd name="connsiteX3" fmla="*/ 424098 w 424097"/>
+                <a:gd name="connsiteY3" fmla="*/ 3272 h 463509"/>
+                <a:gd name="connsiteX4" fmla="*/ 402811 w 424097"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 463509"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="424097" h="463509">
+                  <a:moveTo>
+                    <a:pt x="402811" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="442243"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="1092" y="449332"/>
+                    <a:pt x="3275" y="456421"/>
+                    <a:pt x="4912" y="463510"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="424098" y="3272"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="417002" y="1636"/>
+                    <a:pt x="409907" y="546"/>
+                    <a:pt x="402811" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="120" name="Freeform 119">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D5FE7030-911A-94EF-00D0-6E7B55ECE3AE}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1799775" y="3599563"/>
+              <a:ext cx="448659" cy="494047"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 429556 w 448659"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 494047"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 448659"/>
+                <a:gd name="connsiteY1" fmla="*/ 474962 h 494047"/>
+                <a:gd name="connsiteX2" fmla="*/ 6550 w 448659"/>
+                <a:gd name="connsiteY2" fmla="*/ 494047 h 494047"/>
+                <a:gd name="connsiteX3" fmla="*/ 448660 w 448659"/>
+                <a:gd name="connsiteY3" fmla="*/ 4908 h 494047"/>
+                <a:gd name="connsiteX4" fmla="*/ 429556 w 448659"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 494047"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="448659" h="494047">
+                  <a:moveTo>
+                    <a:pt x="429556" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="474962"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2183" y="481505"/>
+                    <a:pt x="3821" y="487504"/>
+                    <a:pt x="6550" y="494047"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="448660" y="4908"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="442656" y="3272"/>
+                    <a:pt x="436106" y="1636"/>
+                    <a:pt x="429556" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="121" name="Freeform 120">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70FC2A9F-212D-B5EE-547E-992255B2AC71}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1811237" y="3609379"/>
+              <a:ext cx="471583" cy="516404"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 453572 w 471583"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 516404"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 471583"/>
+                <a:gd name="connsiteY1" fmla="*/ 498955 h 516404"/>
+                <a:gd name="connsiteX2" fmla="*/ 8187 w 471583"/>
+                <a:gd name="connsiteY2" fmla="*/ 516404 h 516404"/>
+                <a:gd name="connsiteX3" fmla="*/ 471584 w 471583"/>
+                <a:gd name="connsiteY3" fmla="*/ 5998 h 516404"/>
+                <a:gd name="connsiteX4" fmla="*/ 453572 w 471583"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 516404"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="471583" h="516404">
+                  <a:moveTo>
+                    <a:pt x="453572" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="498955"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2183" y="504953"/>
+                    <a:pt x="5458" y="510951"/>
+                    <a:pt x="8187" y="516404"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="471584" y="5998"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="465580" y="3817"/>
+                    <a:pt x="459576" y="1636"/>
+                    <a:pt x="453572" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="122" name="Freeform 121">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F7594CC-CA81-28D1-C1C6-3900E739E03E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1826520" y="3620285"/>
+              <a:ext cx="488504" cy="535490"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 472130 w 488504"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 488504"/>
+                <a:gd name="connsiteY1" fmla="*/ 519131 h 535490"/>
+                <a:gd name="connsiteX2" fmla="*/ 9279 w 488504"/>
+                <a:gd name="connsiteY2" fmla="*/ 535490 h 535490"/>
+                <a:gd name="connsiteX3" fmla="*/ 488504 w 488504"/>
+                <a:gd name="connsiteY3" fmla="*/ 7634 h 535490"/>
+                <a:gd name="connsiteX4" fmla="*/ 472130 w 488504"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 535490"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="488504" h="535490">
+                  <a:moveTo>
+                    <a:pt x="472130" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="519131"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="2729" y="524584"/>
+                    <a:pt x="6004" y="530037"/>
+                    <a:pt x="9279" y="535490"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="488504" y="7634"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="483592" y="4908"/>
+                    <a:pt x="477588" y="2727"/>
+                    <a:pt x="472130" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="123" name="Freeform 122">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30AF56D9-3169-5EFD-B7FE-BC0001EFD8DB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1843440" y="3635554"/>
+              <a:ext cx="501603" cy="546396"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 485775 w 501603"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 546396"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 501603"/>
+                <a:gd name="connsiteY1" fmla="*/ 531673 h 546396"/>
+                <a:gd name="connsiteX2" fmla="*/ 10370 w 501603"/>
+                <a:gd name="connsiteY2" fmla="*/ 546397 h 546396"/>
+                <a:gd name="connsiteX3" fmla="*/ 501604 w 501603"/>
+                <a:gd name="connsiteY3" fmla="*/ 8725 h 546396"/>
+                <a:gd name="connsiteX4" fmla="*/ 485775 w 501603"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 546396"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="501603" h="546396">
+                  <a:moveTo>
+                    <a:pt x="485775" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="531673"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3275" y="536581"/>
+                    <a:pt x="7096" y="542034"/>
+                    <a:pt x="10370" y="546397"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="501604" y="8725"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="496146" y="5998"/>
+                    <a:pt x="491233" y="2727"/>
+                    <a:pt x="485775" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="124" name="Freeform 123">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7D25BA5-3088-24A7-63DA-03F1B745D637}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1864727" y="3652458"/>
+              <a:ext cx="507607" cy="556211"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 492871 w 507607"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 556211"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 507607"/>
+                <a:gd name="connsiteY1" fmla="*/ 542579 h 556211"/>
+                <a:gd name="connsiteX2" fmla="*/ 11462 w 507607"/>
+                <a:gd name="connsiteY2" fmla="*/ 556212 h 556211"/>
+                <a:gd name="connsiteX3" fmla="*/ 507608 w 507607"/>
+                <a:gd name="connsiteY3" fmla="*/ 9815 h 556211"/>
+                <a:gd name="connsiteX4" fmla="*/ 492871 w 507607"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 556211"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="507607" h="556211">
+                  <a:moveTo>
+                    <a:pt x="492871" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="542579"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3821" y="546942"/>
+                    <a:pt x="7641" y="551850"/>
+                    <a:pt x="11462" y="556212"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="507608" y="9815"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="502695" y="6544"/>
+                    <a:pt x="497783" y="3272"/>
+                    <a:pt x="492871" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="125" name="Freeform 124">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77F0A171-0C62-9BBD-34E8-498DF46A4F28}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1885468" y="3671544"/>
+              <a:ext cx="511428" cy="560029"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 497237 w 511428"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 560029"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 511428"/>
+                <a:gd name="connsiteY1" fmla="*/ 547487 h 560029"/>
+                <a:gd name="connsiteX2" fmla="*/ 12554 w 511428"/>
+                <a:gd name="connsiteY2" fmla="*/ 560029 h 560029"/>
+                <a:gd name="connsiteX3" fmla="*/ 511428 w 511428"/>
+                <a:gd name="connsiteY3" fmla="*/ 11452 h 560029"/>
+                <a:gd name="connsiteX4" fmla="*/ 497237 w 511428"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 560029"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="511428" h="560029">
+                  <a:moveTo>
+                    <a:pt x="497237" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="547487"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="3821" y="551304"/>
+                    <a:pt x="8187" y="556212"/>
+                    <a:pt x="12554" y="560029"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="511428" y="11452"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="506516" y="7089"/>
+                    <a:pt x="502149" y="3817"/>
+                    <a:pt x="497237" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="126" name="Freeform 125">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3F04B21-4996-0B97-BAF6-53CD0A8BBAE6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1907846" y="3692265"/>
+              <a:ext cx="510882" cy="562210"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 499420 w 510882"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 562210"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 510882"/>
+                <a:gd name="connsiteY1" fmla="*/ 550759 h 562210"/>
+                <a:gd name="connsiteX2" fmla="*/ 13100 w 510882"/>
+                <a:gd name="connsiteY2" fmla="*/ 562211 h 562210"/>
+                <a:gd name="connsiteX3" fmla="*/ 510883 w 510882"/>
+                <a:gd name="connsiteY3" fmla="*/ 13087 h 562210"/>
+                <a:gd name="connsiteX4" fmla="*/ 499420 w 510882"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 562210"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="510882" h="562210">
+                  <a:moveTo>
+                    <a:pt x="499420" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="550759"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4367" y="554576"/>
+                    <a:pt x="8733" y="558393"/>
+                    <a:pt x="13100" y="562211"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="510883" y="13087"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="508153" y="8180"/>
+                    <a:pt x="503241" y="4363"/>
+                    <a:pt x="499420" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="127" name="Freeform 126">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0712B5A4-0BC7-5B05-34D8-0C715FC42343}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1934591" y="3716804"/>
+              <a:ext cx="507607" cy="556757"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 495600 w 507607"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 556757"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 507607"/>
+                <a:gd name="connsiteY1" fmla="*/ 546397 h 556757"/>
+                <a:gd name="connsiteX2" fmla="*/ 14737 w 507607"/>
+                <a:gd name="connsiteY2" fmla="*/ 556758 h 556757"/>
+                <a:gd name="connsiteX3" fmla="*/ 507608 w 507607"/>
+                <a:gd name="connsiteY3" fmla="*/ 13633 h 556757"/>
+                <a:gd name="connsiteX4" fmla="*/ 495600 w 507607"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 556757"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="507607" h="556757">
+                  <a:moveTo>
+                    <a:pt x="495600" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="546397"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="4912" y="550214"/>
+                    <a:pt x="9825" y="553485"/>
+                    <a:pt x="14737" y="556758"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="507608" y="13633"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="503787" y="9270"/>
+                    <a:pt x="499966" y="4363"/>
+                    <a:pt x="495600" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="128" name="Freeform 127">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D39338B9-6D60-689E-A543-11079AF7F5A5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1960790" y="3741343"/>
+              <a:ext cx="499966" cy="548577"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 489596 w 499966"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 548577"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 499966"/>
+                <a:gd name="connsiteY1" fmla="*/ 539853 h 548577"/>
+                <a:gd name="connsiteX2" fmla="*/ 15829 w 499966"/>
+                <a:gd name="connsiteY2" fmla="*/ 548578 h 548577"/>
+                <a:gd name="connsiteX3" fmla="*/ 499966 w 499966"/>
+                <a:gd name="connsiteY3" fmla="*/ 14723 h 548577"/>
+                <a:gd name="connsiteX4" fmla="*/ 489596 w 499966"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 548577"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="499966" h="548577">
+                  <a:moveTo>
+                    <a:pt x="489596" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="539853"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5458" y="543125"/>
+                    <a:pt x="10370" y="545851"/>
+                    <a:pt x="15829" y="548578"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="499966" y="14723"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="496691" y="9816"/>
+                    <a:pt x="493416" y="4908"/>
+                    <a:pt x="489596" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="129" name="Freeform 128">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4377A303-7D27-FEFD-C5DA-C9080F2BB8D6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1989172" y="3768063"/>
+              <a:ext cx="490687" cy="535490"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 481409 w 490687"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 490687"/>
+                <a:gd name="connsiteY1" fmla="*/ 527856 h 535490"/>
+                <a:gd name="connsiteX2" fmla="*/ 16920 w 490687"/>
+                <a:gd name="connsiteY2" fmla="*/ 535490 h 535490"/>
+                <a:gd name="connsiteX3" fmla="*/ 490687 w 490687"/>
+                <a:gd name="connsiteY3" fmla="*/ 16359 h 535490"/>
+                <a:gd name="connsiteX4" fmla="*/ 481409 w 490687"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 535490"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="490687" h="535490">
+                  <a:moveTo>
+                    <a:pt x="481409" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="527856"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="5458" y="530583"/>
+                    <a:pt x="10916" y="533309"/>
+                    <a:pt x="16920" y="535490"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="490687" y="16359"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="487412" y="10361"/>
+                    <a:pt x="484683" y="5453"/>
+                    <a:pt x="481409" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="130" name="Freeform 129">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB1B17D3-A77E-FAD5-F8E5-FB88D3E4473F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2021375" y="3798600"/>
+              <a:ext cx="471583" cy="518586"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 463942 w 471583"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 518586"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 471583"/>
+                <a:gd name="connsiteY1" fmla="*/ 512042 h 518586"/>
+                <a:gd name="connsiteX2" fmla="*/ 18012 w 471583"/>
+                <a:gd name="connsiteY2" fmla="*/ 518586 h 518586"/>
+                <a:gd name="connsiteX3" fmla="*/ 471584 w 471583"/>
+                <a:gd name="connsiteY3" fmla="*/ 17450 h 518586"/>
+                <a:gd name="connsiteX4" fmla="*/ 463942 w 471583"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 518586"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="471583" h="518586">
+                  <a:moveTo>
+                    <a:pt x="463942" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="512042"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6004" y="514224"/>
+                    <a:pt x="12008" y="516405"/>
+                    <a:pt x="18012" y="518586"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="471584" y="17450"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="469401" y="10906"/>
+                    <a:pt x="467217" y="5453"/>
+                    <a:pt x="463942" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="131" name="Freeform 130">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E2F9CB-CC80-B1C4-0881-EA60AF411D13}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2055762" y="3830773"/>
+              <a:ext cx="450842" cy="495683"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 444293 w 450842"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 495683"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 450842"/>
+                <a:gd name="connsiteY1" fmla="*/ 490775 h 495683"/>
+                <a:gd name="connsiteX2" fmla="*/ 19649 w 450842"/>
+                <a:gd name="connsiteY2" fmla="*/ 495683 h 495683"/>
+                <a:gd name="connsiteX3" fmla="*/ 450843 w 450842"/>
+                <a:gd name="connsiteY3" fmla="*/ 19631 h 495683"/>
+                <a:gd name="connsiteX4" fmla="*/ 444293 w 450842"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 495683"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="450842" h="495683">
+                  <a:moveTo>
+                    <a:pt x="444293" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="490775"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="6550" y="492411"/>
+                    <a:pt x="13100" y="494047"/>
+                    <a:pt x="19649" y="495683"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="450843" y="19631"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="449205" y="12542"/>
+                    <a:pt x="446476" y="5998"/>
+                    <a:pt x="444293" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="132" name="Freeform 131">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6BDE99E3-7A29-9199-800D-F3C4A33BC202}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2091785" y="3866218"/>
+              <a:ext cx="424643" cy="465145"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 419731 w 424643"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 465145"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 424643"/>
+                <a:gd name="connsiteY1" fmla="*/ 462419 h 465145"/>
+                <a:gd name="connsiteX2" fmla="*/ 21287 w 424643"/>
+                <a:gd name="connsiteY2" fmla="*/ 465146 h 465145"/>
+                <a:gd name="connsiteX3" fmla="*/ 424644 w 424643"/>
+                <a:gd name="connsiteY3" fmla="*/ 20176 h 465145"/>
+                <a:gd name="connsiteX4" fmla="*/ 419731 w 424643"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 465145"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="424643" h="465145">
+                  <a:moveTo>
+                    <a:pt x="419731" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="462419"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7096" y="463510"/>
+                    <a:pt x="14191" y="464601"/>
+                    <a:pt x="21287" y="465146"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="424644" y="20176"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="423006" y="14178"/>
+                    <a:pt x="421369" y="7089"/>
+                    <a:pt x="419731" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Freeform 132">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA35B39B-0D85-0465-2C54-65377C01B17F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2131630" y="3906025"/>
+              <a:ext cx="390257" cy="427519"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 387528 w 390257"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 427519"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 390257"/>
+                <a:gd name="connsiteY1" fmla="*/ 426974 h 427519"/>
+                <a:gd name="connsiteX2" fmla="*/ 21287 w 390257"/>
+                <a:gd name="connsiteY2" fmla="*/ 427520 h 427519"/>
+                <a:gd name="connsiteX3" fmla="*/ 22924 w 390257"/>
+                <a:gd name="connsiteY3" fmla="*/ 427520 h 427519"/>
+                <a:gd name="connsiteX4" fmla="*/ 390257 w 390257"/>
+                <a:gd name="connsiteY4" fmla="*/ 23448 h 427519"/>
+                <a:gd name="connsiteX5" fmla="*/ 387528 w 390257"/>
+                <a:gd name="connsiteY5" fmla="*/ 0 h 427519"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="390257" h="427519">
+                  <a:moveTo>
+                    <a:pt x="387528" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="426974"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="7096" y="427520"/>
+                    <a:pt x="14191" y="427520"/>
+                    <a:pt x="21287" y="427520"/>
+                  </a:cubicBezTo>
+                  <a:cubicBezTo>
+                    <a:pt x="21833" y="427520"/>
+                    <a:pt x="22378" y="427520"/>
+                    <a:pt x="22924" y="427520"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="390257" y="23448"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="389712" y="15268"/>
+                    <a:pt x="388620" y="7634"/>
+                    <a:pt x="387528" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="134" name="Freeform 133">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84FAAF35-8E9C-4909-99DA-228FBEDA2EA9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2174749" y="3949650"/>
+              <a:ext cx="350413" cy="383895"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 350413 w 350413"/>
+                <a:gd name="connsiteY0" fmla="*/ 13633 h 383895"/>
+                <a:gd name="connsiteX1" fmla="*/ 349867 w 350413"/>
+                <a:gd name="connsiteY1" fmla="*/ 0 h 383895"/>
+                <a:gd name="connsiteX2" fmla="*/ 0 w 350413"/>
+                <a:gd name="connsiteY2" fmla="*/ 383895 h 383895"/>
+                <a:gd name="connsiteX3" fmla="*/ 26199 w 350413"/>
+                <a:gd name="connsiteY3" fmla="*/ 381714 h 383895"/>
+                <a:gd name="connsiteX4" fmla="*/ 349867 w 350413"/>
+                <a:gd name="connsiteY4" fmla="*/ 26175 h 383895"/>
+                <a:gd name="connsiteX5" fmla="*/ 350413 w 350413"/>
+                <a:gd name="connsiteY5" fmla="*/ 13633 h 383895"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX5" y="connsiteY5"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="350413" h="383895">
+                  <a:moveTo>
+                    <a:pt x="350413" y="13633"/>
+                  </a:moveTo>
+                  <a:cubicBezTo>
+                    <a:pt x="350413" y="9270"/>
+                    <a:pt x="350413" y="4908"/>
+                    <a:pt x="349867" y="0"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="383895"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="8733" y="383350"/>
+                    <a:pt x="17466" y="382805"/>
+                    <a:pt x="26199" y="381714"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="349867" y="26175"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="350413" y="22358"/>
+                    <a:pt x="350413" y="17995"/>
+                    <a:pt x="350413" y="13633"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="135" name="Freeform 134">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DB1EF1A-F381-C2C2-A12F-F97EB1CEE0CD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2224418" y="3998727"/>
+              <a:ext cx="297468" cy="327183"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 297469 w 297468"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 327183"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 297468"/>
+                <a:gd name="connsiteY1" fmla="*/ 327184 h 327183"/>
+                <a:gd name="connsiteX2" fmla="*/ 30566 w 297468"/>
+                <a:gd name="connsiteY2" fmla="*/ 320095 h 327183"/>
+                <a:gd name="connsiteX3" fmla="*/ 293102 w 297468"/>
+                <a:gd name="connsiteY3" fmla="*/ 31083 h 327183"/>
+                <a:gd name="connsiteX4" fmla="*/ 297469 w 297468"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 327183"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="297468" h="327183">
+                  <a:moveTo>
+                    <a:pt x="297469" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="327184"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="10370" y="325003"/>
+                    <a:pt x="20741" y="322821"/>
+                    <a:pt x="30566" y="320095"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="293102" y="31083"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="294740" y="21267"/>
+                    <a:pt x="296377" y="10906"/>
+                    <a:pt x="297469" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="136" name="Freeform 135">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93E26BF6-4801-2508-0EF6-C60EF7605A9E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2285004" y="4059257"/>
+              <a:ext cx="227058" cy="249750"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 227059 w 227058"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 249750"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 227058"/>
+                <a:gd name="connsiteY1" fmla="*/ 249750 h 249750"/>
+                <a:gd name="connsiteX2" fmla="*/ 39844 w 227058"/>
+                <a:gd name="connsiteY2" fmla="*/ 231755 h 249750"/>
+                <a:gd name="connsiteX3" fmla="*/ 213413 w 227058"/>
+                <a:gd name="connsiteY3" fmla="*/ 40898 h 249750"/>
+                <a:gd name="connsiteX4" fmla="*/ 227059 w 227058"/>
+                <a:gd name="connsiteY4" fmla="*/ 0 h 249750"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX3" y="connsiteY3"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX4" y="connsiteY4"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="227058" h="249750">
+                  <a:moveTo>
+                    <a:pt x="227059" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="249750"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="13645" y="244297"/>
+                    <a:pt x="27291" y="238298"/>
+                    <a:pt x="39844" y="231755"/>
+                  </a:cubicBezTo>
+                  <a:lnTo>
+                    <a:pt x="213413" y="40898"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="218872" y="27810"/>
+                    <a:pt x="223784" y="14178"/>
+                    <a:pt x="227059" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="137" name="Freeform 136">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48002012-489D-703D-5590-2D9D7E0A7823}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2368513" y="4148141"/>
+              <a:ext cx="105888" cy="115604"/>
+            </a:xfrm>
+            <a:custGeom>
+              <a:avLst/>
+              <a:gdLst>
+                <a:gd name="connsiteX0" fmla="*/ 105888 w 105888"/>
+                <a:gd name="connsiteY0" fmla="*/ 0 h 115604"/>
+                <a:gd name="connsiteX1" fmla="*/ 0 w 105888"/>
+                <a:gd name="connsiteY1" fmla="*/ 115605 h 115604"/>
+                <a:gd name="connsiteX2" fmla="*/ 105888 w 105888"/>
+                <a:gd name="connsiteY2" fmla="*/ 0 h 115604"/>
+              </a:gdLst>
+              <a:ahLst/>
+              <a:cxnLst>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX0" y="connsiteY0"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX1" y="connsiteY1"/>
+                </a:cxn>
+                <a:cxn ang="0">
+                  <a:pos x="connsiteX2" y="connsiteY2"/>
+                </a:cxn>
+              </a:cxnLst>
+              <a:rect l="l" t="t" r="r" b="b"/>
+              <a:pathLst>
+                <a:path w="105888" h="115604">
+                  <a:moveTo>
+                    <a:pt x="105888" y="0"/>
+                  </a:moveTo>
+                  <a:lnTo>
+                    <a:pt x="0" y="115605"/>
+                  </a:lnTo>
+                  <a:cubicBezTo>
+                    <a:pt x="43119" y="85068"/>
+                    <a:pt x="79689" y="45805"/>
+                    <a:pt x="105888" y="0"/>
+                  </a:cubicBezTo>
+                  <a:close/>
+                </a:path>
+              </a:pathLst>
+            </a:custGeom>
+            <a:grpFill/>
+            <a:ln w="5458" cap="flat">
+              <a:noFill/>
+              <a:prstDash val="solid"/>
+              <a:miter/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Symbol zastępczy tekstu 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1A8C9C6-15B0-CC66-BFB3-5FA728DA0929}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="63"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="167855" y="6076419"/>
+            <a:ext cx="3364931" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:t>Filip </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0" err="1"/>
+              <a:t>Koźmiński</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="437713004"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7170" name="Picture 2" descr="10 éve tették le a budapesti Holokauszt Emlékközpont alapkövét">
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{304795A5-9660-20C5-2BCE-B52CD401C396}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F11F562B-9545-52C1-56CF-49D6BC7ED1E5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="6524893" y="578092"/>
-            <a:ext cx="5400407" cy="4017176"/>
+            <a:off x="1689652" y="11181"/>
+            <a:ext cx="9134061" cy="6850546"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="618465420"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3231124708"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
-[...107 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E91A7849-B1D9-2A8A-E070-A9B365375151}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="hu-HU" dirty="0">
-[...329 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>FILM</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8194" name="Picture 2" descr="House of Terror or Terror Haza is a Museum in Budapest, Hungary Editorial  Stock Image - Image of memorial, attraction: 78754554">
+          <p:cNvPr id="6" name="Online Media 5" title="NEW TRAILER VOJTASSAK  I GIORNI DEI BARBARI">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C40AA7C7-5F4E-5BF9-11A9-877984897C7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE5C0FFB-FE7E-87BD-DD83-BBC0E2F59D89}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noRot="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <a:videoFile r:link="rId1"/>
+          </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="6518892" y="795783"/>
-            <a:ext cx="5413229" cy="3687762"/>
+            <a:off x="1813408" y="1551351"/>
+            <a:ext cx="8565184" cy="4835546"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2915480885"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1496167876"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:video>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="7" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:video>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="8" restart="whenNotActive" fill="hold" evtFilter="cancelBubble" nodeType="interactiveSeq">
+                <p:stCondLst>
+                  <p:cond evt="onClick" delay="0">
+                    <p:tgtEl>
+                      <p:spTgt spid="6"/>
+                    </p:tgtEl>
+                  </p:cond>
+                </p:stCondLst>
+                <p:endSync evt="end" delay="0">
+                  <p:rtn val="all"/>
+                </p:endSync>
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="9" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="0"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="10" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="11" presetID="2" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="togglePause">
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:nextCondLst>
+                <p:cond evt="onClick" delay="0">
+                  <p:tgtEl>
+                    <p:spTgt spid="6"/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D6E6B1E-7D77-7FE1-1F23-7234CD07C52C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="381001" y="2022718"/>
-            <a:ext cx="6134099" cy="4518705"/>
+            <a:off x="353961" y="1679170"/>
+            <a:ext cx="6803923" cy="4810119"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...15 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Symbol of the Slovak national movement (main memory field)</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Canonical figure in national memory: Today portrayed as a key leader in the struggle for Slovak rights around the time of the Creation of Czechoslovakia in 1918</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...15 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Commemoration in public space: Remembered through monuments, street names, and sites such as the Mausoleum of Andrej Hlinka in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:t>Ružomberok</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Element of political identity: His legacy is referenced by conservative and nationalist circles</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Historical debates: Discussions focus on the later use of his ideas by the Hlinka's Slovak People's Party and associations with the period of the Slovak Republic (1939–1945)</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Presence in public discourse: He remains an important reference point in debates on Slovak history and identity</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4">
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A2B9970-AF3B-F918-8429-D68FD2597CE1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="347238"/>
-            <a:ext cx="3156225" cy="1231457"/>
+            <a:off x="1" y="562745"/>
+            <a:ext cx="7157884" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="hu-HU" dirty="0">
-[...335 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Memory of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Andrej</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Hlinka</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="9218" name="Picture 2" descr="Sorsok Háza: eldőlhet az eddig át nem adott múzeum sorsa">
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A71FE8C-C02F-04A6-7FB4-A22F90AB69C0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3A5BC62-7D84-50DF-D542-291DD8F6786F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="6690789" y="347238"/>
-            <a:ext cx="5349216" cy="4272536"/>
+            <a:off x="7575496" y="1079132"/>
+            <a:ext cx="4057618" cy="5410157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-[...8 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1010431200"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="467250732"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D57FF791-C4E5-19CD-B675-04C77435C58E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...138 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect r="888" b="-1"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="279709"/>
-            <a:ext cx="3309476" cy="1101079"/>
+            <a:off x="20" y="10"/>
+            <a:ext cx="12191980" cy="6857990"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent2"/>
+          </a:solidFill>
         </p:spPr>
-        <p:txBody>
-[...11 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4094911452"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="4" name="Table 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DD086D67-D530-7F9E-92BF-411A04224852}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks noGrp="1"/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1274768630"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="11694697" cy="6858000"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
+            <a:tbl>
+              <a:tblPr firstRow="1" bandRow="1">
+                <a:tableStyleId>{00A15C55-8517-42AA-B614-E9B94910E393}</a:tableStyleId>
+              </a:tblPr>
+              <a:tblGrid>
+                <a:gridCol w="2481502">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1156029577"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3129513">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1092462346"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3041841">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="2521540100"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="3041841">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1761648031"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+              </a:tblGrid>
+              <a:tr h="723900">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Figure</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Relationship</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> with </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Political</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Parties</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Canoni</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-IE" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>s</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>ation Status</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Official</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Commemoration</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1103933396"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="2247900">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Jozef</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> Tiso</a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Supported by narrow neo-fascist groups; viewed by some nationalist circles as a "martyr" for Slovak independence. Executed by postwar Czechoslovak authorities in a political trial.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>None</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>. Activity of Milan </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Durica</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> and </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>some</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>minore</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>grupe</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>. </a:t>
+                      </a:r>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Absent from national or regional commemoration; his legacy causes deep social polarization.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="447579504"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1943100">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ján</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Vojtaššák</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Absent from modern political discourse. Historically served as Vice-Chairman of the State Council in the collaborationist Slovak Republic.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Beatification process started in 1996 with support from Pope John Paul II. Process suspended by the Vatican in 2003 following protests.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Regarded as an "Icon of Martyrdom" and an architect of education/culture in the </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Spiš</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> region. Commemorated with local monuments.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="3916392280"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+              <a:tr h="1943100">
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Andrej</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="pl-PL" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Hlinka</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>His legacy is a key element of political identity for modern conservative and nationalist circles. He was the leader of the </a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0" err="1">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>Ľudák</a:t>
+                      </a:r>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t> (People's) movement.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>None; regarded as a patron of the movement and "father of modern Slovakia".</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:r>
+                        <a:rPr lang="en-US" sz="1600" dirty="0">
+                          <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                          <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        </a:rPr>
+                        <a:t>A canonical figure in national memory. Remembered through monuments, street names, and the Mausoleum of Andrej Hlinka.</a:t>
+                      </a:r>
+                      <a:endParaRPr lang="pl-PL" sz="1600" dirty="0">
+                        <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                        <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr/>
+                </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="1298400049"/>
+                  </a:ext>
+                </a:extLst>
+              </a:tr>
+            </a:tbl>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1338685574"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Szöveg helye 1">
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C812C73-D4AA-AF5E-D3E7-BDDC99DC2FA7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{556B95F6-E628-5A88-A9F0-0BD204C014B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931824" y="2933699"/>
-            <a:ext cx="10483429" cy="1752601"/>
+            <a:off x="79514" y="1480930"/>
+            <a:ext cx="11529390" cy="5049079"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...4 lines deleted...]
-              <a:t>Thank you</a:t>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Celebration of the National Day in Bratislava</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> - https://commons.wikimedia.org/wiki/File:Celebration_of_the_National_Day_in_Bratislava._Members_of_Hlinka_Guard_and_Slovak_Army.jpg</a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Jozef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> Tiso - </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:hlinkClick r:id="rId2"/>
+              </a:rPr>
+              <a:t>https://www.prlib.ru/en/item/1295684</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-            </a:endParaRPr>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Tombestone</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> Jána Vojtaššáka </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
+              </a:rPr>
+              <a:t>https://www.facebook.com/photo/?fbid=122227086722088477&amp;set=pcb.122227087340088477</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...2 lines deleted...]
-                <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Monument Jána Vojtaššáka  https://commons.wikimedia.org/wiki/File:Socha_biskupa_J%C3%A1na_Vojta%C5%A1%C5%A1%C3%A1ka,_s%C3%ADdlisko_Brezovec,_Doln%C3%BD_Kub%C3%ADn,_Slovensko_-_07.jpg</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>NEW TRAILER VOJTASSAK I GIORNI DEI BARBARI</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> -  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0">
+                <a:hlinkClick r:id="rId4"/>
               </a:rPr>
-              <a:t>Email</a:t>
-[...4 lines deleted...]
-              </a:rPr>
+              <a:t>https://youtu.be/RuEngfb_WzM?si=Cw-hMcXAAYqDEbOY</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>rest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> from a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>private</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="hu-HU" sz="3400" dirty="0">
-[...6 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>archive</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>AI </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>copilation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>own</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>photos</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4873D41-8ED4-F4DF-6953-01DD84866F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-168966" y="562745"/>
+            <a:ext cx="9052620" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Used</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>photos</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>videos</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2685250614"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2498249488"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2138118-3691-9F7D-2A40-2C91EEFC0A4E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBDB5525-8F67-B018-C8DC-03471C64FBDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="207851" y="1513014"/>
+            <a:ext cx="11529390" cy="5049079"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>A. Krawczyk</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0"/>
+              <a:t>, Słowacja księdza prezydenta (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0" err="1"/>
+              <a:t>Jozef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0"/>
+              <a:t> Tiso 1887-1947)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, Kraków 2015.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>F. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Kozminski</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0"/>
+              <a:t>Udział kleru w słowackim ruchu narodowym w latach 1920-1945 oraz współczesne próby rehabilitacji</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, Kraków 2023.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>M. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Ďurica</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0"/>
+              <a:t>Józef Tiso 1887-1947 Rys biograficzny</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, Warszawa 2019.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>L. Kościelak, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0"/>
+              <a:t>Historia Słowacji</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, Wrocław 2010. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>J. Felak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>, At the Price of the Republic: Hlinka's Slovak People's Party, 1929–1938</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>, Pittsburg </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>1995. </a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>P. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Olexak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Florián</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Tománek</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Život</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>pôsobenie</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>katolíckeho</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>kňaza</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>politika</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>publicistu</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Ružomberok</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> 2019. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>W. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Oszczęda</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" i="1" dirty="0"/>
+              <a:t>Udział Słowacji w niemieckiej wyprawie wojennej przeciwko Polsce w roku 1939</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>, „Almanach Muszyny” 2004. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16D57A5F-FA00-3F3D-2BAE-E2F9A5686F3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-168966" y="562745"/>
+            <a:ext cx="9052620" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Bibliography</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3923252934"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="154" name="Picture Placeholder 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{984E6049-DDBF-6024-E18B-7A085C4E6205}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:srcRect l="18887" t="-306" r="143" b="306"/>
+          <a:srcRect l="9515" r="9515"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="802105" y="340963"/>
             <a:ext cx="6265122" cy="5158391"/>
           </a:xfrm>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{762C3ACE-FEFE-C4A1-73E7-A06621EAB290}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-AU" noProof="0"/>
               <a:t>FOLLOW OUR</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD546FF4-8F35-7682-56FB-F00558D312AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="63"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-AU" noProof="0"/>
               <a:t>JOURNEY</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="6" name="Graphic 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5185A13-38B6-AF13-E1BD-C87318CFDFAA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="9610040" y="4855780"/>
             <a:ext cx="538875" cy="538875"/>
             <a:chOff x="1950027" y="2499889"/>
             <a:chExt cx="850463" cy="850463"/>
           </a:xfrm>
         </p:grpSpPr>
@@ -8792,51 +11229,51 @@
                     <a:pt x="190383" y="0"/>
                     <a:pt x="425232" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="660081" y="0"/>
                     <a:pt x="850464" y="190383"/>
                     <a:pt x="850464" y="425232"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="EF4870"/>
             </a:solidFill>
             <a:ln w="6294" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US" dirty="0">
+              <a:endParaRPr lang="en-AU" noProof="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="9" name="Graphic 3">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A5F0012-91F8-9427-0EB8-5BEAB95F5F1D}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="2107521" y="2657382"/>
               <a:ext cx="535476" cy="535477"/>
               <a:chOff x="2107521" y="2657382"/>
               <a:chExt cx="535476" cy="535477"/>
             </a:xfrm>
@@ -9370,51 +11807,51 @@
                     <a:cubicBezTo>
                       <a:pt x="349635" y="630"/>
                       <a:pt x="340185" y="0"/>
                       <a:pt x="267739" y="0"/>
                     </a:cubicBezTo>
                     <a:lnTo>
                       <a:pt x="267739" y="0"/>
                     </a:lnTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="6294" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-US" dirty="0">
+                <a:endParaRPr lang="en-AU" noProof="0">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="25" name="Freeform 24">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5987EF4E-CD8F-0AAD-A1A1-3A1B95A57C51}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2237925" y="2787786"/>
                 <a:ext cx="274668" cy="274668"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
@@ -9518,51 +11955,51 @@
                       <a:pt x="226790" y="87566"/>
                       <a:pt x="226790" y="137334"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="226790" y="187102"/>
                       <a:pt x="186472" y="226790"/>
                       <a:pt x="137334" y="226790"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="6294" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-US" dirty="0">
+                <a:endParaRPr lang="en-AU" noProof="0">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="26" name="Freeform 25">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20FFBA51-D6FE-0D24-B751-14E3CFE56A20}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="2486134" y="2749988"/>
                 <a:ext cx="64257" cy="64257"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
@@ -9617,51 +12054,51 @@
                       <a:pt x="14385" y="0"/>
                       <a:pt x="32129" y="0"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="49873" y="0"/>
                       <a:pt x="64257" y="14384"/>
                       <a:pt x="64257" y="32129"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:ln w="6294" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-US" dirty="0">
+                <a:endParaRPr lang="en-AU" noProof="0">
                   <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                   <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 </a:endParaRPr>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="30" name="Group 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8839CFFE-9271-8ECA-121C-882FA5A2D954}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="8946609" y="4855780"/>
             <a:ext cx="538875" cy="538875"/>
             <a:chOff x="3094393" y="4759137"/>
@@ -9738,51 +12175,51 @@
                     <a:pt x="190383" y="0"/>
                     <a:pt x="425232" y="0"/>
                   </a:cubicBezTo>
                   <a:cubicBezTo>
                     <a:pt x="660081" y="0"/>
                     <a:pt x="850464" y="190383"/>
                     <a:pt x="850464" y="425232"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:solidFill>
               <a:srgbClr val="EF4870"/>
             </a:solidFill>
             <a:ln w="6294" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US" dirty="0">
+              <a:endParaRPr lang="en-AU" noProof="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:endParaRPr>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:grpSp>
           <p:nvGrpSpPr>
             <p:cNvPr id="32" name="Group 31">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BF2FED3-0DA7-1533-7D9E-2154103F6FDC}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvGrpSpPr/>
             <p:nvPr/>
           </p:nvGrpSpPr>
           <p:grpSpPr>
             <a:xfrm>
               <a:off x="3303016" y="4946695"/>
               <a:ext cx="685139" cy="655838"/>
               <a:chOff x="3303016" y="4946695"/>
               <a:chExt cx="685139" cy="655838"/>
             </a:xfrm>
@@ -10047,51 +12484,51 @@
                       <a:pt x="146311" y="451605"/>
                       <a:pt x="146311" y="453212"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="98077" y="452676"/>
                       <a:pt x="48770" y="452676"/>
                       <a:pt x="0" y="452676"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ln w="5347" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-US"/>
+                <a:endParaRPr lang="en-AU" noProof="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="34" name="Freeform 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CBE6E2A-3A38-44EC-A0CB-7F2C983A154F}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3311799" y="5159950"/>
                 <a:ext cx="146847" cy="442047"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst>
                   <a:gd name="connsiteX0" fmla="*/ 146847 w 146847"/>
                   <a:gd name="connsiteY0" fmla="*/ 0 h 442047"/>
@@ -10143,51 +12580,51 @@
                       <a:pt x="0" y="147349"/>
                       <a:pt x="0" y="0"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="48771" y="0"/>
                       <a:pt x="97541" y="0"/>
                       <a:pt x="146847" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ln w="5347" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-US"/>
+                <a:endParaRPr lang="en-AU" noProof="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
           <p:sp>
             <p:nvSpPr>
               <p:cNvPr id="35" name="Freeform 34">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A807869-5A06-4B59-7D34-D66EC992A552}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
               <p:cNvSpPr/>
               <p:nvPr/>
             </p:nvSpPr>
             <p:spPr>
               <a:xfrm>
                 <a:off x="3303016" y="4946695"/>
                 <a:ext cx="165330" cy="153521"/>
               </a:xfrm>
               <a:custGeom>
                 <a:avLst/>
                 <a:gdLst>
                   <a:gd name="connsiteX0" fmla="*/ 83279 w 165330"/>
                   <a:gd name="connsiteY0" fmla="*/ 0 h 153521"/>
@@ -10279,51 +12716,51 @@
                       <a:pt x="27005" y="8037"/>
                       <a:pt x="65057" y="1608"/>
                     </a:cubicBezTo>
                     <a:cubicBezTo>
                       <a:pt x="70952" y="536"/>
                       <a:pt x="76847" y="536"/>
                       <a:pt x="83279" y="0"/>
                     </a:cubicBezTo>
                     <a:close/>
                   </a:path>
                 </a:pathLst>
               </a:custGeom>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:ln w="5347" cap="flat">
                 <a:noFill/>
                 <a:prstDash val="solid"/>
                 <a:miter/>
               </a:ln>
             </p:spPr>
             <p:txBody>
               <a:bodyPr rtlCol="0" anchor="ctr"/>
               <a:lstStyle/>
               <a:p>
-                <a:endParaRPr lang="en-US"/>
+                <a:endParaRPr lang="en-AU" noProof="0"/>
               </a:p>
             </p:txBody>
           </p:sp>
         </p:grpSp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="122" name="Oval 121">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{496C340A-7434-3131-E227-D29A19D83E0B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="409903" y="667758"/>
             <a:ext cx="895932" cy="895932"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
@@ -10335,51 +12772,51 @@
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-AU" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="128" name="Graphic 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88D7DAA4-CDA4-CC80-8E11-A620CF6524EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10871194" y="3484181"/>
             <a:ext cx="2641612" cy="2639151"/>
             <a:chOff x="1782854" y="3591929"/>
             <a:chExt cx="742307" cy="741615"/>
           </a:xfrm>
           <a:solidFill>
             <a:srgbClr val="FFD168">
               <a:alpha val="62000"/>
@@ -10432,51 +12869,51 @@
                     <a:pt x="0" y="107970"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="98247" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="58948" y="29446"/>
                     <a:pt x="25107" y="65982"/>
                     <a:pt x="0" y="107970"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="131" name="Freeform 130">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FD1AE46-7182-6DCB-2F3C-45B2314D9F1E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1795954" y="3616468"/>
               <a:ext cx="223238" cy="245932"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 183394 w 223238"/>
                 <a:gd name="connsiteY0" fmla="*/ 18540 h 245932"/>
@@ -10522,51 +12959,51 @@
                     <a:pt x="0" y="245933"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="223238" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="210139" y="5453"/>
                     <a:pt x="196493" y="11451"/>
                     <a:pt x="183394" y="18540"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="132" name="Freeform 131">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16CFECE8-16DE-FF31-CC14-BE2543BEDC1F}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1782854" y="3599018"/>
               <a:ext cx="295285" cy="325547"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 265266 w 295285"/>
                 <a:gd name="connsiteY0" fmla="*/ 8180 h 325547"/>
@@ -10612,51 +13049,51 @@
                     <a:pt x="0" y="325548"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="295286" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="285461" y="2727"/>
                     <a:pt x="275636" y="5453"/>
                     <a:pt x="265266" y="8180"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="133" name="Freeform 132">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B086ACB-DCE7-1193-E837-AC6F34314AD3}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1782854" y="3592475"/>
               <a:ext cx="346592" cy="382259"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 320393 w 346592"/>
                 <a:gd name="connsiteY0" fmla="*/ 2727 h 382259"/>
@@ -10712,51 +13149,51 @@
                     <a:pt x="546" y="382260"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="346592" y="0"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="337859" y="546"/>
                     <a:pt x="329126" y="1091"/>
                     <a:pt x="320393" y="2727"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="134" name="Freeform 133">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C1C38A5-1A9F-C677-81CA-C68341A427DA}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1782854" y="3591929"/>
               <a:ext cx="390257" cy="425883"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 370608 w 390257"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 425883"/>
@@ -10812,51 +13249,51 @@
                     <a:pt x="2729" y="425884"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="390257" y="545"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="383708" y="0"/>
                     <a:pt x="377158" y="0"/>
                     <a:pt x="370608" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="135" name="Freeform 134">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9AE86B5-034F-F0B5-3310-D07944B9C448}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1788858" y="3594110"/>
               <a:ext cx="424097" cy="463509"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 402811 w 424097"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 463509"/>
@@ -10902,51 +13339,51 @@
                     <a:pt x="4912" y="463510"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="424098" y="3272"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="417002" y="1636"/>
                     <a:pt x="409907" y="546"/>
                     <a:pt x="402811" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="136" name="Freeform 135">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9AA1E50A-29FF-59F9-7CE8-DBFA61277E0C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1799775" y="3599563"/>
               <a:ext cx="448659" cy="494047"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 429556 w 448659"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 494047"/>
@@ -10992,51 +13429,51 @@
                     <a:pt x="6550" y="494047"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="448660" y="4908"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="442656" y="3272"/>
                     <a:pt x="436106" y="1636"/>
                     <a:pt x="429556" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="137" name="Freeform 136">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9DDC8E4-5C2B-5D0D-19CF-68844D45D98C}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1811237" y="3609379"/>
               <a:ext cx="471583" cy="516404"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 453572 w 471583"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 516404"/>
@@ -11082,51 +13519,51 @@
                     <a:pt x="8187" y="516404"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="471584" y="5998"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="465580" y="3817"/>
                     <a:pt x="459576" y="1636"/>
                     <a:pt x="453572" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="138" name="Freeform 137">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4CD5DD1-390E-6EDC-6B54-C7BBBC77487E}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1826520" y="3620285"/>
               <a:ext cx="488504" cy="535490"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 472130 w 488504"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
@@ -11172,51 +13609,51 @@
                     <a:pt x="9279" y="535490"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="488504" y="7634"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="483592" y="4908"/>
                     <a:pt x="477588" y="2727"/>
                     <a:pt x="472130" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="139" name="Freeform 138">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7DA3DBD-BFB3-7BFF-ABEE-D0B867B7B6DF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1843440" y="3635554"/>
               <a:ext cx="501603" cy="546396"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 485775 w 501603"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 546396"/>
@@ -11262,51 +13699,51 @@
                     <a:pt x="10370" y="546397"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="501604" y="8725"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="496146" y="5998"/>
                     <a:pt x="491233" y="2727"/>
                     <a:pt x="485775" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="140" name="Freeform 139">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{136626A3-D459-434B-B3A1-E640B01A3318}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1864727" y="3652458"/>
               <a:ext cx="507607" cy="556211"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 492871 w 507607"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 556211"/>
@@ -11352,51 +13789,51 @@
                     <a:pt x="11462" y="556212"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="507608" y="9815"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="502695" y="6544"/>
                     <a:pt x="497783" y="3272"/>
                     <a:pt x="492871" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="141" name="Freeform 140">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6D6C974-695C-0461-1A56-E3866F6A3663}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1885468" y="3671544"/>
               <a:ext cx="511428" cy="560029"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 497237 w 511428"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 560029"/>
@@ -11442,51 +13879,51 @@
                     <a:pt x="12554" y="560029"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="511428" y="11452"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="506516" y="7089"/>
                     <a:pt x="502149" y="3817"/>
                     <a:pt x="497237" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="142" name="Freeform 141">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9BBE69F3-BB8F-BA99-447B-EF941E587AA8}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1907846" y="3692265"/>
               <a:ext cx="510882" cy="562210"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 499420 w 510882"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 562210"/>
@@ -11532,51 +13969,51 @@
                     <a:pt x="13100" y="562211"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="510883" y="13087"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="508153" y="8180"/>
                     <a:pt x="503241" y="4363"/>
                     <a:pt x="499420" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="143" name="Freeform 142">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CEF1E1-B741-7EDB-19F7-0300E91B13D7}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1934591" y="3716804"/>
               <a:ext cx="507607" cy="556757"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 495600 w 507607"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 556757"/>
@@ -11622,51 +14059,51 @@
                     <a:pt x="14737" y="556758"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="507608" y="13633"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="503787" y="9270"/>
                     <a:pt x="499966" y="4363"/>
                     <a:pt x="495600" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="144" name="Freeform 143">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2411C269-101A-492D-6B42-B3AB19F68681}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1960790" y="3741343"/>
               <a:ext cx="499966" cy="548577"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 489596 w 499966"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 548577"/>
@@ -11712,51 +14149,51 @@
                     <a:pt x="15829" y="548578"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="499966" y="14723"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="496691" y="9816"/>
                     <a:pt x="493416" y="4908"/>
                     <a:pt x="489596" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="145" name="Freeform 144">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C0C1071-E2A7-B880-305E-5EEF6E4C240B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="1989172" y="3768063"/>
               <a:ext cx="490687" cy="535490"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 481409 w 490687"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 535490"/>
@@ -11802,51 +14239,51 @@
                     <a:pt x="16920" y="535490"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="490687" y="16359"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="487412" y="10361"/>
                     <a:pt x="484683" y="5453"/>
                     <a:pt x="481409" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="146" name="Freeform 145">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70289766-FAF8-18C9-0FAC-E7A7FC26EF9B}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2021375" y="3798600"/>
               <a:ext cx="471583" cy="518586"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 463942 w 471583"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 518586"/>
@@ -11892,51 +14329,51 @@
                     <a:pt x="18012" y="518586"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="471584" y="17450"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="469401" y="10906"/>
                     <a:pt x="467217" y="5453"/>
                     <a:pt x="463942" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="147" name="Freeform 146">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0129B7E7-8916-3EF1-DAE8-05823E5FBB76}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2055762" y="3830773"/>
               <a:ext cx="450842" cy="495683"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 444293 w 450842"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 495683"/>
@@ -11982,51 +14419,51 @@
                     <a:pt x="19649" y="495683"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="450843" y="19631"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="449205" y="12542"/>
                     <a:pt x="446476" y="5998"/>
                     <a:pt x="444293" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="148" name="Freeform 147">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{104086D8-E052-CE4F-AE33-FA63ECC902CF}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2091785" y="3866218"/>
               <a:ext cx="424643" cy="465145"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 419731 w 424643"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 465145"/>
@@ -12072,51 +14509,51 @@
                     <a:pt x="21287" y="465146"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="424644" y="20176"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="423006" y="14178"/>
                     <a:pt x="421369" y="7089"/>
                     <a:pt x="419731" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="149" name="Freeform 148">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D01AA34-DB83-12F3-7B7B-08CA705325D9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2131630" y="3906025"/>
               <a:ext cx="390257" cy="427519"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 387528 w 390257"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 427519"/>
@@ -12172,51 +14609,51 @@
                     <a:pt x="22924" y="427520"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="390257" y="23448"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="389712" y="15268"/>
                     <a:pt x="388620" y="7634"/>
                     <a:pt x="387528" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="150" name="Freeform 149">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAAA97CE-047D-7F2C-88B1-C95ADBA79F23}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2174749" y="3949650"/>
               <a:ext cx="350413" cy="383895"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 350413 w 350413"/>
                 <a:gd name="connsiteY0" fmla="*/ 13633 h 383895"/>
@@ -12272,51 +14709,51 @@
                     <a:pt x="26199" y="381714"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="349867" y="26175"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="350413" y="22358"/>
                     <a:pt x="350413" y="17995"/>
                     <a:pt x="350413" y="13633"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="151" name="Freeform 150">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83F6B771-EB80-C38B-2922-699919DAAAC2}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2224418" y="3998727"/>
               <a:ext cx="297468" cy="327183"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 297469 w 297468"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 327183"/>
@@ -12362,51 +14799,51 @@
                     <a:pt x="30566" y="320095"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="293102" y="31083"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="294740" y="21267"/>
                     <a:pt x="296377" y="10906"/>
                     <a:pt x="297469" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="152" name="Freeform 151">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDD1B28C-EA43-FF0A-9411-D705E356EC55}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2285004" y="4059257"/>
               <a:ext cx="227058" cy="249750"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 227059 w 227058"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 249750"/>
@@ -12452,51 +14889,51 @@
                     <a:pt x="39844" y="231755"/>
                   </a:cubicBezTo>
                   <a:lnTo>
                     <a:pt x="213413" y="40898"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="218872" y="27810"/>
                     <a:pt x="223784" y="14178"/>
                     <a:pt x="227059" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
         <p:sp>
           <p:nvSpPr>
             <p:cNvPr id="153" name="Freeform 152">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{378BB153-0DE0-39F4-041B-544BDD2E4F76}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
               <a:off x="2368513" y="4148141"/>
               <a:ext cx="105888" cy="115604"/>
             </a:xfrm>
             <a:custGeom>
               <a:avLst/>
               <a:gdLst>
                 <a:gd name="connsiteX0" fmla="*/ 105888 w 105888"/>
                 <a:gd name="connsiteY0" fmla="*/ 0 h 115604"/>
@@ -12524,10075 +14961,1900 @@
                     <a:pt x="105888" y="0"/>
                   </a:moveTo>
                   <a:lnTo>
                     <a:pt x="0" y="115605"/>
                   </a:lnTo>
                   <a:cubicBezTo>
                     <a:pt x="43119" y="85068"/>
                     <a:pt x="79689" y="45805"/>
                     <a:pt x="105888" y="0"/>
                   </a:cubicBezTo>
                   <a:close/>
                 </a:path>
               </a:pathLst>
             </a:custGeom>
             <a:grpFill/>
             <a:ln w="5458" cap="flat">
               <a:noFill/>
               <a:prstDash val="solid"/>
               <a:miter/>
             </a:ln>
           </p:spPr>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-AU" noProof="0"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4291396894"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="Kép helye 6">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Text Placeholder 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F727C1AB-F687-ACB8-E311-5A151A54F916}"/>
-[...29 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6E741E1-C140-03E3-668F-0EC775891517}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0988B61-AAF2-510A-2040-753EF3B6E4C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="66"/>
+            <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2659224" y="4125417"/>
-            <a:ext cx="6858000" cy="685350"/>
+            <a:off x="460239" y="596921"/>
+            <a:ext cx="3470077" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="hu-HU" sz="2600" dirty="0" err="1">
-[...24 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Presenta</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>t</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>ion </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Szöveg helye 3">
+          <p:cNvPr id="17" name="Text Placeholder 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BB055BA-81F3-FD0F-5557-9F6D61BB50F6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCA736BE-69A4-5180-3D63-B75E26C54E32}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="68"/>
+            <p:ph type="body" sz="quarter" idx="63"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3248324" y="5593446"/>
-            <a:ext cx="5695351" cy="1143256"/>
+            <a:off x="432444" y="1379241"/>
+            <a:ext cx="3497871" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="hu-HU" sz="2600" dirty="0">
-[...14 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>Agenda</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="5" name="Szöveg helye 4">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Picture 19">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FDE7585-F3E5-D1C2-A3E4-0FCAC7DE2F70}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8D22C16-DC5C-8AB2-78E6-1A585C4F6D77}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...5 lines deleted...]
-        </p:nvSpPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3248324" y="3282320"/>
-            <a:ext cx="5695351" cy="685350"/>
+            <a:off x="4108932" y="1072691"/>
+            <a:ext cx="10758319" cy="4814761"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...44 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2448368821"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4030187120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C860D5-E70B-3EC7-D188-504560A51994}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931824" y="2022719"/>
-            <a:ext cx="10483429" cy="4272536"/>
+            <a:off x="357809" y="1559901"/>
+            <a:ext cx="9398665" cy="4940289"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>After the collapse of socialism: new historical research, new sources, no political influence on historical interpretation</a:t>
-            </a:r>
+              <a:t>Lack of political and cultural elites.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-              <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The Slovak National Enlightenment.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Creation of the dual monarchy in 1867.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Intensive Magyarization from 1867 to 1914.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nations had to redefine themselves -&gt; strengthening nationalism</a:t>
-            </a:r>
+              <a:t>Lack of Slovak secular elites led to the clergy becoming the primary national elite; their folk origins created a strong bond with society.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-              <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>The Church served as a center for education and national culture, defending national rights against Magyarization and Prague centralism.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Joining the EU entails partially giving up sovereignty </a:t>
-            </a:r>
+              <a:t>Due to the lack of political elites, the Church took on a major role—first the Protestants, then the Catholics.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-              <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Černová</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
+              </a:rPr>
+              <a:t> massacre in 1907.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
+            <a:pPr marL="342900" indent="-342900" algn="just">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
-              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Book Antiqua" panose="02040602050305030304" pitchFamily="18" charset="0"/>
+              <a:rPr lang="en-US" sz="2000" dirty="0">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Open Sans"/>
+                <a:cs typeface="Calibri"/>
               </a:rPr>
-              <a:t>Holocaust interpretations influenced by several opposing forces -&gt; no consensus</a:t>
-            </a:r>
+              <a:t>Foundation of the Slovak People's Party.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0">
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Open Sans"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4">
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C94864-AFCE-BC7C-80F2-E5C2F805344A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="578092"/>
-            <a:ext cx="3156225" cy="1231457"/>
+            <a:off x="-1" y="279709"/>
+            <a:ext cx="9756475" cy="1101079"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
-[...322 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Born of Slovakian </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>ational </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>M</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>ovement </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090102379"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3442181125"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E321052B-3614-3EF1-27C8-CFF11D849F92}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{510239EE-90D3-53F4-8323-58F7BF96514E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="159026" y="1663824"/>
+            <a:ext cx="6689035" cy="5094786"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Czechoslovak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="1800" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Parliament: 7 of 12 HSĽS deputies were priests in 1920, and 8 of 23 in 1925</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Overrepresentation of clergy: out of 13 clergymen in the 300-seat parliament, the majority were Slovak priests from HSĽS</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Party structures: priests led 16 of 59 district party committees and 2 of 6 regional committees (vice-chairs in two others)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Regional elections (1928): 8 clergy among 34 HSĽS candidates for the regional assembly</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900" algn="just">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t>Slovak Republic (1938–1945): 11 of 63 MPs (≈18%) were priests; the president was</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="1800" noProof="0" dirty="0"/>
+              <a:t> J</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0" err="1"/>
+              <a:t>ozef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" noProof="0" dirty="0"/>
+              <a:t> Tiso</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="1800" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC57EA2-7894-8D09-A53B-100AD20DF02C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6211114" y="2722553"/>
-            <a:ext cx="4332478" cy="1944434"/>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="11423264" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...7 lines deleted...]
-            </a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0" err="1"/>
+              <a:t>Participation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:t> of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>S</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:t>lovak </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>C</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:t>lergy in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" dirty="0"/>
+              <a:t>N</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:t>umbers </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Graphic 4">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0E04C3-7B63-65D0-512C-163C597E5813}"/>
-[...2458 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F812233-0D1B-31BC-7529-D300EF2BBE31}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BFFFAC3-14D2-7815-8142-D840E6DF62FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2825930" y="2313939"/>
-            <a:ext cx="3385184" cy="2842709"/>
+            <a:off x="6977269" y="1663824"/>
+            <a:ext cx="4717020" cy="4740964"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1432371621"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3707243191"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E850D11-FB33-44B3-EAD7-E8A9E9D864FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931824" y="2022719"/>
-            <a:ext cx="10483429" cy="4272536"/>
+            <a:off x="326401" y="1710486"/>
+            <a:ext cx="5769600" cy="4680983"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...4 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...30 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Born in 1887 in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0" err="1"/>
+              <a:t>Bytča</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>; from the early 20th century associated with the Slovak People’s (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0" err="1"/>
+              <a:t>Ludak</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>) movement and a close collaborator of Andrej Hlinka.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="1600" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr>
-[...2 lines deleted...]
-              </a:lnSpc>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Member of the moderate, pro-Catholic faction; served as Minister of Education and Youth Affairs in interwar Czechoslovakia.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="1600" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...4 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>President of the authoritarian Slovak Republic (1939–1945), a satellite of Nazi Germany.</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="1600" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>Considered co-responsible for the deportation of Slovak Jews to extermination camps, including Auschwitz-Birkenau, and for suppressing the Slovak National Uprising with German support.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="1600" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr marL="342900" indent="-342900">
-[...4 lines deleted...]
-              <a:buChar char="Ø"/>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...43 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="1600" dirty="0"/>
+              <a:t>E</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0" err="1"/>
+              <a:t>xecuted</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t> in a </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="1600" noProof="0" dirty="0"/>
+              <a:t>political trial (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t>1947</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="1600" noProof="0" dirty="0"/>
+              <a:t>)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" noProof="0" dirty="0"/>
+              <a:t> by the authorities of postwar Czechoslovakia</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="1600" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4">
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFD0F962-B5A9-76BD-4222-08B5E2FFDC30}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
-            <a:ext cx="3156225" cy="1231457"/>
+            <a:ext cx="6104011" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="pl-PL" noProof="0" err="1"/>
+              <a:t>Jozef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0"/>
+              <a:t> Tiso</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" noProof="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Graphic 4">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CE3AA2-8D55-EE69-6A02-876ED65CAD9C}"/>
-[...2850 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64232972-7025-FEB6-E904-188F3DE112BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CDA0B98-A011-A6FC-C4F0-22B648D998B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3097465" y="2391593"/>
-            <a:ext cx="3407103" cy="2861115"/>
+            <a:off x="7079582" y="462734"/>
+            <a:ext cx="4175165" cy="5928735"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2725733608"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4214866754"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B7CB099-3688-525C-ACB1-B8C3E62F131B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D409EF6-D4A8-F336-937D-9C819129394D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="326401" y="1710486"/>
+            <a:ext cx="5769600" cy="4680983"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Born</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t> in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Zákamenné</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Catholic</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>priest</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t> and Bishop of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Spiš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t> (1921–1965)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Politically active; supported Slovak autonomy and Štátna rada</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" sz="2000" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Controversial role during Jewish deportations; intervened to stop some</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" sz="2000" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Persecuted by Communists after WWII; imprisoned 1950–1963</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" sz="2000" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Beatification process started 1996</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IE" sz="2000" noProof="0" dirty="0"/>
+              <a:t>.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="2000" noProof="0" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18218C97-A6E9-925F-799E-20DEE87D9536}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-8011" y="578092"/>
+            <a:ext cx="6104011" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-AU" noProof="0" dirty="0"/>
+              <a:t>Ján Vojtaššák</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10156A40-C2BB-72E2-8E67-CE56DBD4249B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7528504" y="755374"/>
+            <a:ext cx="3911435" cy="5577416"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="638497282"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="2" name="Symbol zastępczy tekstu 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F803A91B-0F32-3E38-FD39-641C5F4AC5FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="931824" y="2022719"/>
-            <a:ext cx="10483429" cy="4272536"/>
+            <a:off x="294968" y="1679171"/>
+            <a:ext cx="6715433" cy="4616084"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Born in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Černová</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t> (then Hungary, now Slovakia)</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Catholic priest and leader of church movements.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Gained fame through conflict with Bishop Sándor </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Párnávy</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t> and the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Černová</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t> massacre.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...15 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>After World War I, became leader of the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0" err="1"/>
+              <a:t>Ľudák</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t> (People’s) movement, nationalist and conservative.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>From 1928–1938, his party adopted traits of modern fascist movements.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="hu-HU" dirty="0">
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Died in 1938, before the creation of an independent Slovakia</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" noProof="0" dirty="0"/>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" noProof="0" dirty="0"/>
+              <a:t>Later regarded as a patron of the movement and father of modern Slovakia.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" sz="2000" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4">
+          <p:cNvPr id="3" name="Symbol zastępczy tekstu 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBFD6C2B-48F6-4BDE-B0E2-9D68758FC93D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-8011" y="578092"/>
-            <a:ext cx="3156225" cy="1231457"/>
+            <a:ext cx="7018412" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...1 lines deleted...]
-            </a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0" err="1"/>
+              <a:t>Andrej</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" noProof="0" dirty="0" err="1"/>
+              <a:t>Hlinka</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-AU" noProof="0" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="2" name="Graphic 4">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73CE3AA2-8D55-EE69-6A02-876ED65CAD9C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFD72562-5323-993B-38DB-B12166F0A364}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-[...268 lines deleted...]
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9471971" y="-522323"/>
-            <a:ext cx="1044645" cy="1044645"/>
+            <a:off x="7668381" y="839585"/>
+            <a:ext cx="3880030" cy="5342554"/>
           </a:xfrm>
-          <a:prstGeom prst="ellipse">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
-        <p:style>
-[...23 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3046790046"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4015070320"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text Placeholder 5">
+          <p:cNvPr id="2" name="Text Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{244E61E9-FC22-C235-9881-E7E0C234C9F4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{317C7406-8649-C815-9A96-8B95E3E851FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="48"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="151995" y="1857336"/>
-            <a:ext cx="6464705" cy="4594263"/>
+            <a:off x="461907" y="1679170"/>
+            <a:ext cx="5948726" cy="5178830"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Complex Nationalist Legacy</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Defender of Slovak Autonomy: For some nationalist circles, he is viewed as a "martyr" for the cause of Slovak independence who successfully negotiated the creation of a Slovak state under </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>n</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0" err="1"/>
+              <a:t>azi</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t> Collaboration and War Crimes</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...3 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Role in the Holocaust</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...1 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Deep Social Polarization</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...2 lines deleted...]
-              <a:t>Emphasizing the need to close off the past</a:t>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Lack of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>national</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>or</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>regional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>memorisation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="342900" indent="-342900">
-              <a:lnSpc>
-[...3 lines deleted...]
-              <a:buChar char="Ø"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0">
-[...16 lines deleted...]
-            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>The unequivocal apostasy of only narrow neo-fascist groups</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text Placeholder 4">
+          <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C733BA2-BC92-C2D0-C761-BBED1A26EDFB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14C08036-503A-11A6-AA42-55566F4C8601}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="62"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-8011" y="578092"/>
-            <a:ext cx="3156225" cy="1231457"/>
+            <a:off x="-63928" y="543177"/>
+            <a:ext cx="6474561" cy="671785"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-[...324 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Memory of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Jozef</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> Tiso  </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5122" name="Picture 2" descr="Memorial for Victims of the German Occupation - Wikipedia">
+          <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4BF3B58-D46B-4C1F-7A30-C9ABC52D2B9E}"/>
-[...2572 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6EE5B41-87A1-3B00-49AB-C2AF18F9CCB3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{210648A8-02FA-7531-C3E6-EF94EDFA7AF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2780521" y="2368205"/>
-            <a:ext cx="3426867" cy="2877712"/>
+            <a:off x="7796981" y="473082"/>
+            <a:ext cx="3426072" cy="5674903"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="979584708"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2027163768"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4051C6-4B5F-24C9-467B-F5372806985A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="48"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="516834" y="1232452"/>
+            <a:ext cx="6748669" cy="5172134"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Icon of Martyrdom and Resistance</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> (</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1"/>
+              <a:t>main</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1"/>
+              <a:t>memory</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> field)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Architect of Education and Culture: He is highly regarded for his contributions to the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0" err="1"/>
+              <a:t>Spiš</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t> region, where he founded the diocesan museum, schools, and cultural centers to promote national education</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Controversial Political Role: His legacy is complicated by his high-ranking position as Vice-Chairman of the State Council in the collaborationist Slovak Republic (1939–1945).</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Allegations Regarding the Holocaust</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" dirty="0"/>
+              <a:t>Halted Beatification Process: Although Pope John Paul II supported his path to sainthood, the Vatican suspended the process in 2003 following protests from Jewish organizations and historians.</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1"/>
+              <a:t>Absent</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> from </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1"/>
+              <a:t>political</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" sz="2000" dirty="0" err="1"/>
+              <a:t>discourse</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" sz="2000" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28FC014A-660D-AA8F-9039-84D6A49D40D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="62"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="367748" y="369154"/>
+            <a:ext cx="6897756" cy="671785"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t>Memory of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Ján</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="pl-PL" dirty="0" err="1"/>
+              <a:t>Vojtaššák</a:t>
+            </a:r>
+            <a:endParaRPr lang="pl-PL" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF74F7A5-DCB2-617C-B3AB-5D19F2726907}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7549598" y="1158461"/>
+            <a:ext cx="3969854" cy="5293139"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3547165491"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Red Violet">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="454551"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="D8D9DC"/>
       </a:lt2>
@@ -23422,184 +17684,214 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="206b9469efed5238e3299da57cdc015e">
-[...2 lines deleted...]
-    <xsd:import namespace="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100BF82B94C7873BC4789555DEE23565856" ma:contentTypeVersion="18" ma:contentTypeDescription="Utwórz nowy dokument." ma:contentTypeScope="" ma:versionID="eb25807de0646563120995b49d9b7114">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" xmlns:ns4="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="dfc307b592ba682d6bd754657530879e" ns3:_="" ns4:_="">
+    <xsd:import namespace="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1"/>
+    <xsd:import namespace="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:LastSharedByTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="876de33e-aaa5-4507-9b92-b84e676ded0d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="22" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="25" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Udostępnianie" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="9" nillable="true" ma:displayName="Shared With Details" ma:description="" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Udostępnione dla — szczegóły" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="LastSharedByUser" ma:index="10" nillable="true" ma:displayName="Last Shared By User" ma:description="" ma:hidden="true" ma:internalName="LastSharedByUser" ma:readOnly="true">
-[...23 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="SharingHintHash" ma:index="14" nillable="true" ma:displayName="Skrót wskazówki dotyczącej udostępniania" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
-      </xsd:simpleType>
-[...32 lines deleted...]
-        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Typ zawartości"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Tytuł"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -23645,164 +17937,172 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <MediaServiceKeyPoints xmlns="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" xsi:nil="true"/>
+    <_activity xmlns="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F83B94A-925B-4414-927F-DFD616E23C34}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF3535D4-9CEC-4F52-8264-F329812B34FF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08"/>
+    <ds:schemaRef ds:uri="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="8a4f5ad3-3fa0-493e-b5a4-d455c2f3fc08"/>
+    <ds:schemaRef ds:uri="db5ea0b8-c78e-491c-95a1-2f93ac5f52c1"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{969AD2B3-D789-4FC7-A14D-89ADA76B73A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B39800E7-4362-4A70-9B48-B5AE1C9F476B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="ef88797d-310b-4d46-ad9c-0c23fa0c8d45"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Magazine layout</Template>
   <TotalTime></TotalTime>
-  <Words>465</Words>
+  <Words>1324</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>76</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>92</Paragraphs>
+  <Slides>17</Slides>
+  <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>0</MMClips>
+  <MMClips>1</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="21" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>Book Antiqua</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Montserrat</vt:lpstr>
-      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Front cover</dc:title>
   <dc:creator>Samantha Carty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101005F02E0EF7D44C04B9FA644DBFF45FF6A</vt:lpwstr>
+    <vt:lpwstr>0x010100BF82B94C7873BC4789555DEE23565856</vt:lpwstr>
   </property>
 </Properties>
 </file>